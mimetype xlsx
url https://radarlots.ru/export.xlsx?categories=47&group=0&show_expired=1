--- v0 (2026-10-14)
+++ v1 (2026-10-24)
@@ -704,13523 +704,14713 @@
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>torgi_gov:22000019050000000203_1</t>
+          <t>fedresurs:9101e5be-95e6-4569-8070-cc0e1da4b44d_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ГИС Торги</t>
+          <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>22000019050000000203</t>
+          <t>ОАОФЦП-227834</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Опубликован</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Прием заявок на право заключения договора аренды федерального недвижимого имущества, расположенного по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+          <t>Иные строения, помещения и сооружения</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Московская область</t>
+          <t>Курская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>обл. Московская, г.о. Солнечногорск, г. Солнечногорск, ул. Разина, дом 21</t>
+          <t>307721, РОССИЯ, Курская обл, Льговский рн, , с Густомой</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>50:09:0080701:1004</t>
+          <t>46:13:060101:360</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
-        <v>50</v>
+        <v>42.8</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>13857.47</v>
+        <v>932840.27</v>
+      </c>
+      <c r="M2" s="3" t="n">
+        <v>932840.27</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>277.15</v>
+        <v>21795.33</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>41572.41</v>
-[...17 lines deleted...]
-        </is>
+        <v>93284.03</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
-          <t>Электронный аукцион</t>
+          <t>Открытый аукцион</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>Единая электронная торговая площадка</t>
-[...14 lines deleted...]
-          <t>7734121555</t>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>Шмидт Александр Викторович</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>771679130767</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
-        <v>46305.375</v>
+        <v>46321.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
-        <v>46331.375</v>
-[...2 lines deleted...]
-        <v>46335.41666666666</v>
+        <v>46357.99930555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>«Сооружение» с кадастровым номером 50:09:0080701:1004, объёмом 50 куб. м.</t>
+          <t>Иные строения, помещения и сооружения
+(Склад ГСМ) 42,8 кв. м., с кадастровым номером 46:13:060101:360, Адрес: 307721, РОССИЯ, Курская обл, Льговский рн, , с Густомой</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/22000019050000000203_1</t>
-[...9 lines deleted...]
-        <v>0.9154691204048073</v>
+          <t>https://fedresurs.ru/bidding/9101e5be-95e6-4569-8070-cc0e1da4b44d</t>
+        </is>
       </c>
       <c r="AQ2" s="4" t="n">
-        <v>46306.06739583334</v>
+        <v>46319.07582175926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46309.06697916667</v>
+        <v>46319.07582175926</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>torgi_gov:22000019050000000204_1</t>
+          <t>fedresurs:9101e5be-95e6-4569-8070-cc0e1da4b44d_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ГИС Торги</t>
+          <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>22000019050000000204</t>
+          <t>ОАОФЦП-227834</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Опубликован</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Прием заявок на право заключения договора аренды федерального недвижимого имущества, расположенного по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+          <t>Иные строения, помещения и сооружения площадью 348,8 кв.м., с кадастровым номером 46:13:060101:431, расположенное по адресу 307721, РОССИЯ, Курская обл, Льговский рн, , с Густомой</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Московская область</t>
+          <t>Курская область</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>обл. Московская, г.о. Солнечногорск, г. Солнечногорск, ул. Разина, дом 21</t>
+          <t>Курская область, р-н Льговский, с. Густомой</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>50:09:0080701:996</t>
+          <t>46:13:060101:431</t>
         </is>
       </c>
       <c r="K3" s="2" t="n">
-        <v>357</v>
+        <v>348.8</v>
       </c>
       <c r="L3" s="3" t="n">
-        <v>44871.06</v>
+        <v>4896454.4</v>
+      </c>
+      <c r="M3" s="3" t="n">
+        <v>4896454.4</v>
       </c>
       <c r="N3" s="3" t="n">
-        <v>125.69</v>
+        <v>14038</v>
       </c>
       <c r="O3" s="3" t="n">
-        <v>134613.18</v>
-[...17 lines deleted...]
-        </is>
+        <v>489645.44</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>Электронный аукцион</t>
+          <t>Открытый аукцион</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
-          <t>Единая электронная торговая площадка</t>
-[...14 lines deleted...]
-          <t>7734121555</t>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Шмидт Александр Викторович</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>771679130767</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
-        <v>46305.375</v>
+        <v>46321.41666666666</v>
       </c>
       <c r="AD3" s="4" t="n">
-        <v>46331.375</v>
-[...2 lines deleted...]
-        <v>46335.41666666666</v>
+        <v>46357.99930555555</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
-          <t>Сооружение (Навес № 2) с кадастровым номером 50:09:0080701:996, площадью 357 кв. м.</t>
+          <t>Иные строения, помещения и сооружения площадью 348,8 кв.м., с кадастровым номером 46:13:060101:431, расположенное по адресу 307721, РОССИЯ, Курская обл, Льговский рн, , с Густомой</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/22000019050000000204_1</t>
+          <t>https://fedresurs.ru/bidding/9101e5be-95e6-4569-8070-cc0e1da4b44d</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
-        <v>280244.1</v>
+        <v>3477831.29</v>
       </c>
       <c r="AI3" s="3" t="n">
-        <v>785</v>
+        <v>9970.85</v>
       </c>
       <c r="AJ3" s="5" t="n">
-        <v>0.8398857995583137</v>
+        <v>-0.4079045220160753</v>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t>Нежилое</t>
+        </is>
       </c>
       <c r="AQ3" s="4" t="n">
-        <v>46306.06739583334</v>
+        <v>46319.07582175926</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46309.06697916667</v>
+        <v>46319.07582175926</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>torgi_gov:22000019050000000205_1</t>
+          <t>fedresurs:0e238afc-65d5-41f2-b723-3650db5e0270_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>ГИС Торги</t>
+          <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>22000019050000000205</t>
+          <t>242145-МЭТС-1</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Опубликован</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Прием заявок на право заключения договора аренды федерального недвижимого имущества, расположенного по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+          <t>Жилая недвижимость; кадастровый (или условный) номер: 77:07:0006004:2941; тип объекта: Помещение; вид сооружения: Иное; значение: 264.50; полезная площадь (кв.м.): 264.50; этажность: 22; этаж: 8</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Московская область</t>
+          <t>г. Москва</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>обл. Московская, г.о. Солнечногорск, г. Солнечногорск, ул. Разина, дом 21</t>
+          <t>Российская Федерация, город Москва, вн.тер.г. муниципальный округ Раменки, ул Мосфильмовская, д. 70, кв. 707</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>50:09:0080701:1005</t>
+          <t>77:07:0006004:2941</t>
         </is>
       </c>
       <c r="K4" s="2" t="n">
-        <v>50</v>
+        <v>264.5</v>
       </c>
       <c r="L4" s="3" t="n">
-        <v>13857.47</v>
+        <v>116780175</v>
+      </c>
+      <c r="M4" s="3" t="n">
+        <v>116780175</v>
       </c>
       <c r="N4" s="3" t="n">
-        <v>277.15</v>
-[...2 lines deleted...]
-        <v>41572.41</v>
+        <v>441512.95</v>
       </c>
       <c r="P4" s="3" t="n">
-        <v>692.87</v>
-[...14 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
-          <t>Электронный аукцион</t>
+          <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
-          <t>Единая электронная торговая площадка</t>
-[...14 lines deleted...]
-          <t>7734121555</t>
+          <t>Межрегиональная Электронная Торговая Система</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>Кобесов Илья Николаевич</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>771906349942</t>
         </is>
       </c>
       <c r="AC4" s="4" t="n">
-        <v>46305.375</v>
+        <v>46321</v>
       </c>
       <c r="AD4" s="4" t="n">
-        <v>46331.375</v>
-[...2 lines deleted...]
-        <v>46335.41666666666</v>
+        <v>46349</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>«Сооружение» с кадастровым номером 50:09:0080701:1005, объёмом  50 куб. м., расположенное по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+          <t>Жилая недвижимость; кадастровый (или условный) номер: 77:07:0006004:2941; тип объекта: Помещение; вид сооружения: Иное; значение: 264.50; полезная площадь (кв.м.): 264.50; этажность: 22; этаж: 8. Адрес: Российская Федерация, город Москва, вн.тер.г. муниципальный округ Раменки, ул Мосфильмовская, д. 70, кв. 707
+Порядок ознакомления с имуществом должника:
+Торги по продаже имущества проводятся в соответствии с положениями Приказа Минэкономразвития РФ от 23.07.2015 г. № 495, ФЗ № 127-ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. Дополнительную информацию об имуществе и порядке ознакомления с ним можно получить по тел. +7 (950) 838-86-58 или по e-mail: kangta22@yandex.ru по рабочим дням в период приема заявок.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/22000019050000000205_1</t>
+          <t>https://fedresurs.ru/bidding/0e238afc-65d5-41f2-b723-3650db5e0270</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
-        <v>163933.82</v>
+        <v>122106234.56</v>
       </c>
       <c r="AI4" s="3" t="n">
-        <v>3278.68</v>
+        <v>461649.28</v>
       </c>
       <c r="AJ4" s="5" t="n">
-        <v>0.9154691204048073</v>
+        <v>0.04361824422145211</v>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t>8/Этаж</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
       </c>
       <c r="AQ4" s="4" t="n">
-        <v>46306.06739583334</v>
+        <v>46318.88489583333</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46309.06697916667</v>
+        <v>46319.07854166667</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>torgi_gov:22000019050000000207_1</t>
+          <t>torgi_gov:21000002400000000010_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>22000019050000000207</t>
+          <t>21000002400000000010</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Прием заявок на право заключения договора аренды федерального недвижимого имущества, расположенного по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+          <t>Заключения договора аренды павильона проката на ледовом катке для оказания спектра услуг в Центральном парке им. В.В. Воровского (г. Наро-Фоминск).</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>обл. Московская, г.о. Солнечногорск, г. Солнечногорск, ул. Разина, дом 21</t>
-[...4 lines deleted...]
-          <t>50:09:0080701:955</t>
+          <t>обл Московская, г.о. Наро-Фоминский, г Наро-Фоминск, ул Парк Воровского Центральный парк</t>
         </is>
       </c>
       <c r="K5" s="2" t="n">
-        <v>1014</v>
+        <v>200.88</v>
       </c>
       <c r="L5" s="3" t="n">
-        <v>104839.51</v>
+        <v>422000</v>
       </c>
       <c r="N5" s="3" t="n">
-        <v>103.39</v>
+        <v>2100.76</v>
       </c>
       <c r="O5" s="3" t="n">
-        <v>314518.53</v>
+        <v>21100</v>
       </c>
       <c r="P5" s="3" t="n">
-        <v>5241.98</v>
+        <v>21100</v>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>1988</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Отсутствует</t>
+          <t>0</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
-          <t>Федеральная собственность</t>
+          <t>Муниципальная собственность</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>Единая электронная торговая площадка</t>
+          <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X5" t="inlineStr">
         <is>
-          <t>https://www.roseltorg.ru/procedure/22000019050000000207</t>
+          <t>https://it2.rts-tender.ru/v2/trades/d3c6f48d-0e7e-4ee2-8da0-0927665de839/lots/1a7f2c15-1ae0-4c92-bcc6-c94513c409d4</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ИМУЩЕСТВОМ СПЕЦИАЛЬНЫХ ПРОЕКТОВ" МИНИСТЕРСТВА ОБОРОНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>МУНИЦИПАЛЬНОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ СПОРТА "КУЛЬТУРНО-СПОРТИВНЫЙ КОМПЛЕКС "НАРА"</t>
         </is>
       </c>
       <c r="Z5" t="inlineStr">
         <is>
-          <t>7734121555</t>
+          <t>5030034870</t>
         </is>
       </c>
       <c r="AC5" s="4" t="n">
-        <v>46305.375</v>
+        <v>46317.70833333334</v>
       </c>
       <c r="AD5" s="4" t="n">
-        <v>46331.375</v>
+        <v>46337</v>
       </c>
       <c r="AE5" s="4" t="n">
-        <v>46335.41666666666</v>
+        <v>46339.41666666666</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Сооружение «Ограждение территории» с кадастровым номером 50:09:0080701:955</t>
+          <t>Заключения договора аренды павильона проката на ледовом катке для оказания спектра услуг в Центральном парке им. В.В. Воровского (г. Наро-Фоминск).</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/22000019050000000207_1</t>
-[...9 lines deleted...]
-        <v>0.8304575232820395</v>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000002400000000010_1</t>
+        </is>
       </c>
       <c r="AQ5" s="4" t="n">
-        <v>46306.06739583334</v>
+        <v>46317.0665162037</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46309.06697916667</v>
+        <v>46319.0658912037</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
+          <t>fedresurs:bf1f3f8a-c154-450d-b5c4-c00296d7b6ff_5</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>232264-МЭТС-5</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>5</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Сооружение сеть электрическая внеплощадная (кабель), протяженность 2600 п.м., адрес (местонахождение) объекта: Курская область, г. Курск, ул.50 лет Октября, от подстанции «Прибор» до ввода в ЦРП,…</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Курская область</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>46:29:102122:209</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="n">
+        <v>1254600</v>
+      </c>
+      <c r="M6" s="3" t="n">
+        <v>1254600</v>
+      </c>
+      <c r="P6" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t>Межрегиональная Электронная Торговая Система</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРОСНАБЖЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t>4632118318</t>
+        </is>
+      </c>
+      <c r="AC6" s="4" t="n">
+        <v>46301.41666666666</v>
+      </c>
+      <c r="AD6" s="4" t="n">
+        <v>46336.41666666666</v>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t>Сооружение сеть электрическая внеплощадная (кабель), протяженность 2600 п.м., адрес (местонахождение) объекта: Курская область, г. Курск, ул.50 лет Октября, от подстанции «Прибор» до ввода в ЦРП, кадастровый номер: 46:29:102122:209
+Порядок ознакомления с имуществом должника:
+С предметами торгов можно ознакомиться предварительно согласовав дату и время по телефону 8-930-767-81-65</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/bf1f3f8a-c154-450d-b5c4-c00296d7b6ff</t>
+        </is>
+      </c>
+      <c r="AH6" s="3" t="n">
+        <v>1917187.92</v>
+      </c>
+      <c r="AI6" s="3" t="n">
+        <v>737.38</v>
+      </c>
+      <c r="AJ6" s="5" t="n">
+        <v>0.3456040553395516</v>
+      </c>
+      <c r="AQ6" s="4" t="n">
+        <v>46316.54384259259</v>
+      </c>
+      <c r="AR6" s="4" t="n">
+        <v>46317.15969907407</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000182590000000037_1</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>22000182590000000037</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>1</v>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Право заключения договора аренды</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Одинцовский, г. Звенигород лесопарк Супонево</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>50:49:0010108:431</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="n">
+        <v>7.84</v>
+      </c>
+      <c r="L7" s="3" t="n">
+        <v>359856</v>
+      </c>
+      <c r="N7" s="3" t="n">
+        <v>45900</v>
+      </c>
+      <c r="O7" s="3" t="n">
+        <v>35985.6</v>
+      </c>
+      <c r="P7" s="3" t="n">
+        <v>17992.8</v>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t>Отсутствуют.</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/4ec88346-1b7f-4904-9092-c5ce579a0bdb/lots/0908ed0d-8ae4-43b1-9176-2681d3ef28d1</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПАРКОВ ОДИНЦОВСКОГО ГОРОДСКОГО ОКРУГА"</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t>5032199532</t>
+        </is>
+      </c>
+      <c r="AC7" s="4" t="n">
+        <v>46316</v>
+      </c>
+      <c r="AD7" s="4" t="n">
+        <v>46336.375</v>
+      </c>
+      <c r="AE7" s="4" t="n">
+        <v>46338.41666666666</v>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t>Право заключения договора аренды особо ценного движимого имущества – Ярмарочный домик с инвентарным номером 1013201628 (далее по тексту – Объект аренды), расположенный на территории парка Супонево с кадастровым номером 50:49:0010108:431, площадью 22,7306 га, по адресу: Московская область, Одинцовский городской округ, Звенигородское лесничество, Звенигородское участковое лесничество, квартал 59, выделы часть 4, часть 5, 6, часть 7, часть 9, часть 10, часть 11, часть 12, часть 13, часть 14, часть 15, часть 16, часть 17, часть 18, часть 19, 49, закрепленного на праве оперативного управления за Муниципальным бюджетным учреждением «Дирекция парков Одинцовского городского округа».  Объект аукциона представляет собой особо ценное движимое имущество: Ярмарочный домик с инвентарным номером 1013201628, площадью 7,84 кв.м.</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000182590000000037_1</t>
+        </is>
+      </c>
+      <c r="AH7" s="3" t="n">
+        <v>604213.6800000001</v>
+      </c>
+      <c r="AI7" s="3" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="AJ7" s="5" t="n">
+        <v>0.4044226208185158</v>
+      </c>
+      <c r="AQ7" s="4" t="n">
+        <v>46316.0660300926</v>
+      </c>
+      <c r="AR7" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000182590000000038_1</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>22000182590000000038</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Право заключения договора аренды.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Одинцовский, г. Звенигород лесопарк Супонево</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>50:49:0010108:431</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="n">
+        <v>7.84</v>
+      </c>
+      <c r="L8" s="3" t="n">
+        <v>359856</v>
+      </c>
+      <c r="N8" s="3" t="n">
+        <v>45900</v>
+      </c>
+      <c r="O8" s="3" t="n">
+        <v>35985.6</v>
+      </c>
+      <c r="P8" s="3" t="n">
+        <v>17992.8</v>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t>Отсутствуют</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/d3040af1-acf1-46cb-9977-e93599d3cbce/lots/a128c1de-b9b0-457d-bc6f-0d63c7e54cfd</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПАРКОВ ОДИНЦОВСКОГО ГОРОДСКОГО ОКРУГА"</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t>5032199532</t>
+        </is>
+      </c>
+      <c r="AC8" s="4" t="n">
+        <v>46316</v>
+      </c>
+      <c r="AD8" s="4" t="n">
+        <v>46336.375</v>
+      </c>
+      <c r="AE8" s="4" t="n">
+        <v>46338.41666666666</v>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t>Право заключения договора аренды особо ценного движимого имущества – Ярмарочный домик с инвентарным номером 1013201629 (далее по тексту – Объект аренды), расположенный на территории парка Супонево с кадастровым номером 50:49:0010108:431, площадью 22,7306 га, по адресу: Московская область, Одинцовский городской округ, Звенигородское лесничество, Звенигородское участковое лесничество, квартал 59, выделы часть 4, часть 5, 6, часть 7, часть 9, часть 10, часть 11, часть 12, часть 13, часть 14, часть 15, часть 16, часть 17, часть 18, часть 19, 49 закрепленного на праве оперативного управления за Муниципальным бюджетным учреждением «Дирекция парков Одинцовского городского округа».  Объект аукциона представляет собой особо ценное движимое имущество: Ярмарочный домик с инвентарным номером 1013201629, площадью 7,84 кв.м.</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000182590000000038_1</t>
+        </is>
+      </c>
+      <c r="AH8" s="3" t="n">
+        <v>604213.6800000001</v>
+      </c>
+      <c r="AI8" s="3" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="AJ8" s="5" t="n">
+        <v>0.4044226208185158</v>
+      </c>
+      <c r="AQ8" s="4" t="n">
+        <v>46316.0660300926</v>
+      </c>
+      <c r="AR8" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000182590000000039_1</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>22000182590000000039</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>1</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Право заключения договора аренды</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Одинцовский, г. Звенигород лесопарк Супонево</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>50:49:0010108:431</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="n">
+        <v>7.84</v>
+      </c>
+      <c r="L9" s="3" t="n">
+        <v>359856</v>
+      </c>
+      <c r="N9" s="3" t="n">
+        <v>45900</v>
+      </c>
+      <c r="O9" s="3" t="n">
+        <v>35985.6</v>
+      </c>
+      <c r="P9" s="3" t="n">
+        <v>17992.8</v>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t>Отсутствуют</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/c3b167c9-4aba-433e-9cc7-5c7e4bce2b60/lots/68de228d-699c-482d-9e02-1e52adffeffd</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПАРКОВ ОДИНЦОВСКОГО ГОРОДСКОГО ОКРУГА"</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t>5032199532</t>
+        </is>
+      </c>
+      <c r="AC9" s="4" t="n">
+        <v>46316</v>
+      </c>
+      <c r="AD9" s="4" t="n">
+        <v>46336.375</v>
+      </c>
+      <c r="AE9" s="4" t="n">
+        <v>46338.41666666666</v>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t>Право заключения договора аренды особо ценного движимого имущества – Ярмарочный домик с инвентарным номером 1013201630 (далее по тексту – Объект аренды), расположенный на территории парка Супонево с кадастровым номером 50:49:0010108:431, площадью 22,7306 га, по адресу: Московская область, Одинцовский городской округ, Звенигородское лесничество, Звенигородское участковое лесничество, квартал 59, выделы часть 4, часть 5, 6, часть 7, часть 9, часть 10, часть 11, часть 12, часть 13, часть 14, часть 15, часть 16, часть 17, часть 18, часть 19, 49, закрепленного на праве оперативного управления за Муниципальным бюджетным учреждением «Дирекция парков Одинцовского городского округа».  Объект аукциона представляет собой особо ценное движимое имущество: Ярмарочный домик с инвентарным номером 1013201630, площадью 7,84 кв.м.</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000182590000000039_1</t>
+        </is>
+      </c>
+      <c r="AH9" s="3" t="n">
+        <v>604213.6800000001</v>
+      </c>
+      <c r="AI9" s="3" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="AJ9" s="5" t="n">
+        <v>0.4044226208185158</v>
+      </c>
+      <c r="AQ9" s="4" t="n">
+        <v>46316.0660300926</v>
+      </c>
+      <c r="AR9" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000182590000000040_1</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>22000182590000000040</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>1</v>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Право заключения договора аренды</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Одинцовский парк Раздолье</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>50:20:0010336:31289</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="n">
+        <v>67.59999999999999</v>
+      </c>
+      <c r="L10" s="3" t="n">
+        <v>721709.1</v>
+      </c>
+      <c r="N10" s="3" t="n">
+        <v>10676.17</v>
+      </c>
+      <c r="O10" s="3" t="n">
+        <v>72170.91</v>
+      </c>
+      <c r="P10" s="3" t="n">
+        <v>36085.46</v>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t>Отсутствуют</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/238521cb-3269-4e56-a946-fac8613e380d/lots/bb8f87ec-28a3-4497-8225-a82e461d828f</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПАРКОВ ОДИНЦОВСКОГО ГОРОДСКОГО ОКРУГА"</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t>5032199532</t>
+        </is>
+      </c>
+      <c r="AC10" s="4" t="n">
+        <v>46316</v>
+      </c>
+      <c r="AD10" s="4" t="n">
+        <v>46336.375</v>
+      </c>
+      <c r="AE10" s="4" t="n">
+        <v>46338.41666666666</v>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t>Право заключения договора аренды особо ценного движимого имущества – Теплый павильон №9 для мастер класса, с инвентарным номером 1012200679, расположенного на территории парка Раздолье, с кадастровым номером 50:20:0010336:31289, площадью 45,029276 га, по адресу:  Московская область, Одинцовский городской округ, Истринское лесничество, Серебряноборское участковое лесничество, квартал 55, выделы 1,2,3,4,7,10,11,13,14,15,16,18,21,27,30,31,32,33,34,35,36; квартал 56 выделы 1,2,3,5,6,7,8,10,11,12,13,14,15,17,18,19,20,21,22.  Объект аукциона представляет собой особо ценное движимое имущество: Теплый павильон № 9 для мастер класса, с инвентарным номером 1012200679, площадью 67,6 кв.м.</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000182590000000040_1</t>
+        </is>
+      </c>
+      <c r="AH10" s="3" t="n">
+        <v>1197776.72</v>
+      </c>
+      <c r="AI10" s="3" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="AJ10" s="5" t="n">
+        <v>0.397459402951161</v>
+      </c>
+      <c r="AM10" t="inlineStr">
+        <is>
+          <t>Постоянное (бессрочное) пользование;Собственность</t>
+        </is>
+      </c>
+      <c r="AQ10" s="4" t="n">
+        <v>46316.0660300926</v>
+      </c>
+      <c r="AR10" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000019050000000203_1</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>22000019050000000203</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>1</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Прием заявок на право заключения договора аренды федерального недвижимого имущества, расположенного по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Солнечногорск, г. Солнечногорск, ул. Разина, дом 21</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>50:09:0080701:1004</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="L11" s="3" t="n">
+        <v>13857.47</v>
+      </c>
+      <c r="N11" s="3" t="n">
+        <v>277.15</v>
+      </c>
+      <c r="O11" s="3" t="n">
+        <v>41572.41</v>
+      </c>
+      <c r="P11" s="3" t="n">
+        <v>692.87</v>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t>Отсутствует</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t>Федеральная собственность</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t>Единая электронная торговая площадка</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t>https://www.roseltorg.ru/procedure/22000019050000000203</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ИМУЩЕСТВОМ СПЕЦИАЛЬНЫХ ПРОЕКТОВ" МИНИСТЕРСТВА ОБОРОНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t>7734121555</t>
+        </is>
+      </c>
+      <c r="AC11" s="4" t="n">
+        <v>46305.375</v>
+      </c>
+      <c r="AD11" s="4" t="n">
+        <v>46331.375</v>
+      </c>
+      <c r="AE11" s="4" t="n">
+        <v>46335.41666666666</v>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t>«Сооружение» с кадастровым номером 50:09:0080701:1004, объёмом 50 куб. м.</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000019050000000203_1</t>
+        </is>
+      </c>
+      <c r="AH11" s="3" t="n">
+        <v>163933.82</v>
+      </c>
+      <c r="AI11" s="3" t="n">
+        <v>3278.68</v>
+      </c>
+      <c r="AJ11" s="5" t="n">
+        <v>0.9154691204048073</v>
+      </c>
+      <c r="AQ11" s="4" t="n">
+        <v>46306.06739583334</v>
+      </c>
+      <c r="AR11" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000019050000000204_1</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>22000019050000000204</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>1</v>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Прием заявок на право заключения договора аренды федерального недвижимого имущества, расположенного по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Солнечногорск, г. Солнечногорск, ул. Разина, дом 21</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>50:09:0080701:996</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="n">
+        <v>357</v>
+      </c>
+      <c r="L12" s="3" t="n">
+        <v>44871.06</v>
+      </c>
+      <c r="N12" s="3" t="n">
+        <v>125.69</v>
+      </c>
+      <c r="O12" s="3" t="n">
+        <v>134613.18</v>
+      </c>
+      <c r="P12" s="3" t="n">
+        <v>2243.55</v>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>1986</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t>Отсутсвуют</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t>Федеральная собственность</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t>Единая электронная торговая площадка</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t>https://www.roseltorg.ru/procedure/22000019050000000204</t>
+        </is>
+      </c>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ИМУЩЕСТВОМ СПЕЦИАЛЬНЫХ ПРОЕКТОВ" МИНИСТЕРСТВА ОБОРОНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+        </is>
+      </c>
+      <c r="Z12" t="inlineStr">
+        <is>
+          <t>7734121555</t>
+        </is>
+      </c>
+      <c r="AC12" s="4" t="n">
+        <v>46305.375</v>
+      </c>
+      <c r="AD12" s="4" t="n">
+        <v>46331.375</v>
+      </c>
+      <c r="AE12" s="4" t="n">
+        <v>46335.41666666666</v>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t>Сооружение (Навес № 2) с кадастровым номером 50:09:0080701:996, площадью 357 кв. м.</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000019050000000204_1</t>
+        </is>
+      </c>
+      <c r="AH12" s="3" t="n">
+        <v>280244.1</v>
+      </c>
+      <c r="AI12" s="3" t="n">
+        <v>785</v>
+      </c>
+      <c r="AJ12" s="5" t="n">
+        <v>0.8398857995583137</v>
+      </c>
+      <c r="AQ12" s="4" t="n">
+        <v>46306.06739583334</v>
+      </c>
+      <c r="AR12" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000019050000000205_1</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>22000019050000000205</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>1</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Прием заявок на право заключения договора аренды федерального недвижимого имущества, расположенного по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Солнечногорск, г. Солнечногорск, ул. Разина, дом 21</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>50:09:0080701:1005</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="L13" s="3" t="n">
+        <v>13857.47</v>
+      </c>
+      <c r="N13" s="3" t="n">
+        <v>277.15</v>
+      </c>
+      <c r="O13" s="3" t="n">
+        <v>41572.41</v>
+      </c>
+      <c r="P13" s="3" t="n">
+        <v>692.87</v>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t>Отсутствует</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t>Федеральная собственность</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t>Единая электронная торговая площадка</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t>https://www.roseltorg.ru/procedure/22000019050000000205</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ИМУЩЕСТВОМ СПЕЦИАЛЬНЫХ ПРОЕКТОВ" МИНИСТЕРСТВА ОБОРОНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t>7734121555</t>
+        </is>
+      </c>
+      <c r="AC13" s="4" t="n">
+        <v>46305.375</v>
+      </c>
+      <c r="AD13" s="4" t="n">
+        <v>46331.375</v>
+      </c>
+      <c r="AE13" s="4" t="n">
+        <v>46335.41666666666</v>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t>«Сооружение» с кадастровым номером 50:09:0080701:1005, объёмом  50 куб. м., расположенное по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+        </is>
+      </c>
+      <c r="AG13" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000019050000000205_1</t>
+        </is>
+      </c>
+      <c r="AH13" s="3" t="n">
+        <v>163933.82</v>
+      </c>
+      <c r="AI13" s="3" t="n">
+        <v>3278.68</v>
+      </c>
+      <c r="AJ13" s="5" t="n">
+        <v>0.9154691204048073</v>
+      </c>
+      <c r="AQ13" s="4" t="n">
+        <v>46306.06739583334</v>
+      </c>
+      <c r="AR13" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000019050000000207_1</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>22000019050000000207</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>1</v>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Прием заявок на право заключения договора аренды федерального недвижимого имущества, расположенного по адресу: Московская область, Солнечногорский район, г. Солнечногорск, ул. Разина, д. 21.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Солнечногорск, г. Солнечногорск, ул. Разина, дом 21</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>50:09:0080701:955</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="n">
+        <v>1014</v>
+      </c>
+      <c r="L14" s="3" t="n">
+        <v>104839.51</v>
+      </c>
+      <c r="N14" s="3" t="n">
+        <v>103.39</v>
+      </c>
+      <c r="O14" s="3" t="n">
+        <v>314518.53</v>
+      </c>
+      <c r="P14" s="3" t="n">
+        <v>5241.98</v>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>1988</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t>Отсутствует</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t>Федеральная собственность</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t>Единая электронная торговая площадка</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t>https://www.roseltorg.ru/procedure/22000019050000000207</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ИМУЩЕСТВОМ СПЕЦИАЛЬНЫХ ПРОЕКТОВ" МИНИСТЕРСТВА ОБОРОНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t>7734121555</t>
+        </is>
+      </c>
+      <c r="AC14" s="4" t="n">
+        <v>46305.375</v>
+      </c>
+      <c r="AD14" s="4" t="n">
+        <v>46331.375</v>
+      </c>
+      <c r="AE14" s="4" t="n">
+        <v>46335.41666666666</v>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t>Сооружение «Ограждение территории» с кадастровым номером 50:09:0080701:955</t>
+        </is>
+      </c>
+      <c r="AG14" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000019050000000207_1</t>
+        </is>
+      </c>
+      <c r="AH14" s="3" t="n">
+        <v>618367.22</v>
+      </c>
+      <c r="AI14" s="3" t="n">
+        <v>609.83</v>
+      </c>
+      <c r="AJ14" s="5" t="n">
+        <v>0.8304575232820395</v>
+      </c>
+      <c r="AQ14" s="4" t="n">
+        <v>46306.06739583334</v>
+      </c>
+      <c r="AR14" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
           <t>fedresurs:b5bd37c2-c47b-4321-bf8a-7b345d4f6ad0_18</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B15" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C15" t="inlineStr">
         <is>
           <t>ПП-9373/18</t>
         </is>
       </c>
-      <c r="D6" t="n">
+      <c r="D15" t="n">
         <v>18</v>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (комплекс по</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>26:06:093501:40</t>
         </is>
       </c>
-      <c r="K6" s="2" t="n">
+      <c r="K15" s="2" t="n">
         <v>2124</v>
       </c>
-      <c r="L6" s="3" t="n">
+      <c r="L15" s="3" t="n">
+        <v>17413200</v>
+      </c>
+      <c r="M15" s="3" t="n">
         <v>21766500</v>
       </c>
-      <c r="M6" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U6" t="inlineStr">
+      <c r="N15" s="3" t="n">
+        <v>8198.309999999999</v>
+      </c>
+      <c r="O15" s="3" t="n">
+        <v>3482640</v>
+      </c>
+      <c r="U15" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V6" t="inlineStr">
+      <c r="V15" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W6" t="inlineStr">
+      <c r="W15" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA6" t="inlineStr">
+      <c r="AA15" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB6" t="inlineStr">
+      <c r="AB15" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC6" s="4" t="n">
+      <c r="AC15" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD6" s="4" t="n">
+      <c r="AD15" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF6" t="inlineStr">
+      <c r="AF15" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (комплекс по
 переработке углеводородного сырья производительностью 100 т.т/год по
 сырью (I очередь строительства)), площадь застройки 2124 кв.м., адрес:
 Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:40.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG6" t="inlineStr">
+      <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b5bd37c2-c47b-4321-bf8a-7b345d4f6ad0</t>
         </is>
       </c>
-      <c r="AH6" s="3" t="n">
+      <c r="AH15" s="3" t="n">
         <v>35302642.92</v>
       </c>
-      <c r="AI6" s="3" t="n">
+      <c r="AI15" s="3" t="n">
         <v>16620.83</v>
       </c>
-      <c r="AJ6" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ6" s="4" t="n">
+      <c r="AJ15" s="5" t="n">
+        <v>0.5067451454141723</v>
+      </c>
+      <c r="AQ15" s="4" t="n">
         <v>46303.90969907407</v>
       </c>
-      <c r="AR6" s="4" t="n">
-        <v>46309.10482638889</v>
+      <c r="AR15" s="4" t="n">
+        <v>46318.91837962963</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" t="inlineStr">
+    <row r="16">
+      <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:5d7d5764-a365-4f21-885f-6c054989b3b9_19</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C16" t="inlineStr">
         <is>
           <t>ПП-9373/19</t>
         </is>
       </c>
-      <c r="D7" t="n">
+      <c r="D16" t="n">
         <v>19</v>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (комплекс по</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>26:06:000000:7839</t>
         </is>
       </c>
-      <c r="K7" s="2" t="n">
+      <c r="K16" s="2" t="n">
         <v>1045</v>
       </c>
-      <c r="L7" s="3" t="n">
+      <c r="L16" s="3" t="n">
+        <v>13596600.24</v>
+      </c>
+      <c r="M16" s="3" t="n">
         <v>16995750.3</v>
       </c>
-      <c r="M7" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U7" t="inlineStr">
+      <c r="N16" s="3" t="n">
+        <v>13011.1</v>
+      </c>
+      <c r="O16" s="3" t="n">
+        <v>2719320.05</v>
+      </c>
+      <c r="U16" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V7" t="inlineStr">
+      <c r="V16" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W7" t="inlineStr">
+      <c r="W16" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA7" t="inlineStr">
+      <c r="AA16" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB7" t="inlineStr">
+      <c r="AB16" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC7" s="4" t="n">
+      <c r="AC16" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD7" s="4" t="n">
+      <c r="AD16" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF7" t="inlineStr">
+      <c r="AF16" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (комплекс по
 переработке углеводородного сырья производительностью 100 т.т/год по
 сырью (I очередь строительства)), площадь застройки 1045 кв.м., адрес:
 Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:000000:7839.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG7" t="inlineStr">
+      <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5d7d5764-a365-4f21-885f-6c054989b3b9</t>
         </is>
       </c>
-      <c r="AH7" s="3" t="n">
+      <c r="AH16" s="3" t="n">
         <v>1037152.05</v>
       </c>
-      <c r="AI7" s="3" t="n">
+      <c r="AI16" s="3" t="n">
         <v>992.49</v>
       </c>
-      <c r="AJ7" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ7" s="4" t="n">
+      <c r="AJ16" s="5" t="n">
+        <v>-12.10955345457785</v>
+      </c>
+      <c r="AQ16" s="4" t="n">
         <v>46303.9094212963</v>
       </c>
-      <c r="AR7" s="4" t="n">
-        <v>46309.10476851852</v>
+      <c r="AR16" s="4" t="n">
+        <v>46318.91837962963</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" t="inlineStr">
+    <row r="17">
+      <c r="A17" t="inlineStr">
         <is>
           <t>fedresurs:add117d8-c27e-436d-a816-aa2735f6835b_20</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B17" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C17" t="inlineStr">
         <is>
           <t>ПП-9373/20</t>
         </is>
       </c>
-      <c r="D8" t="n">
+      <c r="D17" t="n">
         <v>20</v>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (промежуточный</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>26:06:093501:29</t>
         </is>
       </c>
-      <c r="K8" s="2" t="n">
+      <c r="K17" s="2" t="n">
         <v>703.6</v>
       </c>
-      <c r="L8" s="3" t="n">
+      <c r="L17" s="3" t="n">
+        <v>6969000.24</v>
+      </c>
+      <c r="M17" s="3" t="n">
         <v>8711250.300000001</v>
       </c>
-      <c r="M8" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U8" t="inlineStr">
+      <c r="N17" s="3" t="n">
+        <v>9904.780000000001</v>
+      </c>
+      <c r="O17" s="3" t="n">
+        <v>1393800.05</v>
+      </c>
+      <c r="U17" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V8" t="inlineStr">
+      <c r="V17" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W8" t="inlineStr">
+      <c r="W17" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA8" t="inlineStr">
+      <c r="AA17" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB8" t="inlineStr">
+      <c r="AB17" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC8" s="4" t="n">
+      <c r="AC17" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD8" s="4" t="n">
+      <c r="AD17" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF8" t="inlineStr">
+      <c r="AF17" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (промежуточный
 парк), площадь застройки 703,6 кв.м., адрес: Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14, кадастровый №
 26:06:093501:29.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG8" t="inlineStr">
+      <c r="AG17" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/add117d8-c27e-436d-a816-aa2735f6835b</t>
         </is>
       </c>
-      <c r="AH8" s="3" t="n">
+      <c r="AH17" s="3" t="n">
         <v>278695.96</v>
       </c>
-      <c r="AI8" s="3" t="n">
+      <c r="AI17" s="3" t="n">
         <v>396.1</v>
       </c>
-      <c r="AJ8" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ8" s="4" t="n">
+      <c r="AJ17" s="5" t="n">
+        <v>-24.00574547259314</v>
+      </c>
+      <c r="AQ17" s="4" t="n">
         <v>46303.90920138889</v>
       </c>
-      <c r="AR8" s="4" t="n">
-        <v>46309.10476851852</v>
+      <c r="AR17" s="4" t="n">
+        <v>46318.91836805556</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" t="inlineStr">
+    <row r="18">
+      <c r="A18" t="inlineStr">
         <is>
           <t>fedresurs:7322b92c-e0b5-4333-8390-849afc9fce12_21</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B18" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C18" t="inlineStr">
         <is>
           <t>ПП-9373/21</t>
         </is>
       </c>
-      <c r="D9" t="n">
+      <c r="D18" t="n">
         <v>21</v>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (резервуары</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>26:06:093501:30</t>
         </is>
       </c>
-      <c r="K9" s="2" t="n">
+      <c r="K18" s="2" t="n">
         <v>298.6</v>
       </c>
-      <c r="L9" s="3" t="n">
+      <c r="L18" s="3" t="n">
+        <v>6919799.76</v>
+      </c>
+      <c r="M18" s="3" t="n">
         <v>8649749.699999999</v>
       </c>
-      <c r="M9" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U9" t="inlineStr">
+      <c r="N18" s="3" t="n">
+        <v>23174.15</v>
+      </c>
+      <c r="O18" s="3" t="n">
+        <v>1383959.95</v>
+      </c>
+      <c r="U18" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V9" t="inlineStr">
+      <c r="V18" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W9" t="inlineStr">
+      <c r="W18" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA9" t="inlineStr">
+      <c r="AA18" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB9" t="inlineStr">
+      <c r="AB18" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC9" s="4" t="n">
+      <c r="AC18" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD9" s="4" t="n">
+      <c r="AD18" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF9" t="inlineStr">
+      <c r="AF18" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (резервуары
 противопожарного запаса воды), площадь застройки 298,6 кв.м., адрес:
 Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:30.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG9" t="inlineStr">
+      <c r="AG18" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7322b92c-e0b5-4333-8390-849afc9fce12</t>
         </is>
       </c>
-      <c r="AH9" s="3" t="n">
+      <c r="AH18" s="3" t="n">
         <v>1748123.84</v>
       </c>
-      <c r="AI9" s="3" t="n">
+      <c r="AI18" s="3" t="n">
         <v>5854.4</v>
       </c>
-      <c r="AJ9" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ9" s="4" t="n">
+      <c r="AJ18" s="5" t="n">
+        <v>-2.958415074300456</v>
+      </c>
+      <c r="AQ18" s="4" t="n">
         <v>46303.90913194444</v>
       </c>
-      <c r="AR9" s="4" t="n">
-        <v>46309.10475694444</v>
+      <c r="AR18" s="4" t="n">
+        <v>46318.91836805556</v>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" t="inlineStr">
+    <row r="19">
+      <c r="A19" t="inlineStr">
         <is>
           <t>fedresurs:b47087cd-ae5b-4e49-9d5b-f190a1ad1493_22</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B19" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C19" t="inlineStr">
         <is>
           <t>ПП-9373/22</t>
         </is>
       </c>
-      <c r="D10" t="n">
+      <c r="D19" t="n">
         <v>22</v>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (товарный парк</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>26:06:093501:31</t>
         </is>
       </c>
-      <c r="K10" s="2" t="n">
+      <c r="K19" s="2" t="n">
         <v>1330.1</v>
       </c>
-      <c r="L10" s="3" t="n">
+      <c r="L19" s="3" t="n">
+        <v>10193400</v>
+      </c>
+      <c r="M19" s="3" t="n">
         <v>12741750</v>
       </c>
-      <c r="M10" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U10" t="inlineStr">
+      <c r="N19" s="3" t="n">
+        <v>7663.63</v>
+      </c>
+      <c r="O19" s="3" t="n">
+        <v>2038680</v>
+      </c>
+      <c r="U19" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V10" t="inlineStr">
+      <c r="V19" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W10" t="inlineStr">
+      <c r="W19" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA10" t="inlineStr">
+      <c r="AA19" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB10" t="inlineStr">
+      <c r="AB19" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC10" s="4" t="n">
+      <c r="AC19" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD10" s="4" t="n">
+      <c r="AD19" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF10" t="inlineStr">
+      <c r="AF19" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (товарный парк
 мазута), площадь застройки 1330,1 кв.м., адрес: Ставропольский край, р-н
 Изобильненский, п. Солнечнодольск, ул. Техническая, 14, кадастровый №
 26:06:093501:31.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG10" t="inlineStr">
+      <c r="AG19" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b47087cd-ae5b-4e49-9d5b-f190a1ad1493</t>
         </is>
       </c>
-      <c r="AH10" s="3" t="n">
+      <c r="AH19" s="3" t="n">
         <v>1320110.95</v>
       </c>
-      <c r="AI10" s="3" t="n">
+      <c r="AI19" s="3" t="n">
         <v>992.49</v>
       </c>
-      <c r="AJ10" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ10" s="4" t="n">
+      <c r="AJ19" s="5" t="n">
+        <v>-6.721623701401765</v>
+      </c>
+      <c r="AQ19" s="4" t="n">
         <v>46303.90885416666</v>
       </c>
-      <c r="AR10" s="4" t="n">
-        <v>46309.10462962963</v>
+      <c r="AR19" s="4" t="n">
+        <v>46318.91835648148</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" t="inlineStr">
+    <row r="20">
+      <c r="A20" t="inlineStr">
         <is>
           <t>fedresurs:6c6792e3-88ef-4f71-8e15-269b8cb81318_23</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B20" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C20" t="inlineStr">
         <is>
           <t>ПП-9373/23</t>
         </is>
       </c>
-      <c r="D11" t="n">
+      <c r="D20" t="n">
         <v>23</v>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (товарный парк</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>26:06:093501:32</t>
         </is>
       </c>
-      <c r="K11" s="2" t="n">
+      <c r="K20" s="2" t="n">
         <v>2528</v>
       </c>
-      <c r="L11" s="3" t="n">
+      <c r="L20" s="3" t="n">
+        <v>15741599.76</v>
+      </c>
+      <c r="M20" s="3" t="n">
         <v>19676999.7</v>
       </c>
-      <c r="M11" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U11" t="inlineStr">
+      <c r="N20" s="3" t="n">
+        <v>6226.9</v>
+      </c>
+      <c r="O20" s="3" t="n">
+        <v>3148319.95</v>
+      </c>
+      <c r="U20" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V11" t="inlineStr">
+      <c r="V20" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W11" t="inlineStr">
+      <c r="W20" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA11" t="inlineStr">
+      <c r="AA20" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB11" t="inlineStr">
+      <c r="AB20" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC11" s="4" t="n">
+      <c r="AC20" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD11" s="4" t="n">
+      <c r="AD20" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF11" t="inlineStr">
+      <c r="AF20" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (товарный парк
 ЛВЖ), площадь застройки 2528 кв.м., адрес: Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14, кадастровый №
 26:06:093501:32.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG11" t="inlineStr">
+      <c r="AG20" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6c6792e3-88ef-4f71-8e15-269b8cb81318</t>
         </is>
       </c>
-      <c r="AH11" s="3" t="n">
+      <c r="AH20" s="3" t="n">
         <v>2509014.72</v>
       </c>
-      <c r="AI11" s="3" t="n">
+      <c r="AI20" s="3" t="n">
         <v>992.49</v>
       </c>
-      <c r="AJ11" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ11" s="4" t="n">
+      <c r="AJ20" s="5" t="n">
+        <v>-5.274016503179383</v>
+      </c>
+      <c r="AQ20" s="4" t="n">
         <v>46303.90864583333</v>
       </c>
-      <c r="AR11" s="4" t="n">
-        <v>46309.10461805556</v>
+      <c r="AR20" s="4" t="n">
+        <v>46318.9183449074</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" t="inlineStr">
+    <row r="21">
+      <c r="A21" t="inlineStr">
         <is>
           <t>fedresurs:aedd7a35-c193-47cb-a0d4-0bdec16a1e9d_24</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B21" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C21" t="inlineStr">
         <is>
           <t>ПП-9373/24</t>
         </is>
       </c>
-      <c r="D12" t="n">
+      <c r="D21" t="n">
         <v>24</v>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (пункт налива</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>26:06:093501:34</t>
         </is>
       </c>
-      <c r="K12" s="2" t="n">
+      <c r="K21" s="2" t="n">
         <v>147</v>
       </c>
-      <c r="L12" s="3" t="n">
+      <c r="L21" s="3" t="n">
+        <v>541800</v>
+      </c>
+      <c r="M21" s="3" t="n">
         <v>677250</v>
       </c>
-      <c r="M12" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U12" t="inlineStr">
+      <c r="N21" s="3" t="n">
+        <v>3685.71</v>
+      </c>
+      <c r="O21" s="3" t="n">
+        <v>108360</v>
+      </c>
+      <c r="U21" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V12" t="inlineStr">
+      <c r="V21" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W12" t="inlineStr">
+      <c r="W21" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA12" t="inlineStr">
+      <c r="AA21" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB12" t="inlineStr">
+      <c r="AB21" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC12" s="4" t="n">
+      <c r="AC21" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD12" s="4" t="n">
+      <c r="AD21" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF12" t="inlineStr">
+      <c r="AF21" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (пункт налива
 мазута в автоцистерны), площадь застройки 147 кв.м., адрес:
 Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:34.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG12" t="inlineStr">
+      <c r="AG21" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/aedd7a35-c193-47cb-a0d4-0bdec16a1e9d</t>
         </is>
       </c>
-      <c r="AH12" s="3" t="n">
+      <c r="AH21" s="3" t="n">
         <v>135184116.9</v>
       </c>
-      <c r="AI12" s="3" t="n">
+      <c r="AI21" s="3" t="n">
         <v>135184116.9</v>
       </c>
-      <c r="AJ12" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ12" s="4" t="n">
+      <c r="AJ21" s="5" t="n">
+        <v>0.995992132711857</v>
+      </c>
+      <c r="AQ21" s="4" t="n">
         <v>46303.90835648148</v>
       </c>
-      <c r="AR12" s="4" t="n">
-        <v>46309.10457175926</v>
+      <c r="AR21" s="4" t="n">
+        <v>46318.9183449074</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" t="inlineStr">
+    <row r="22">
+      <c r="A22" t="inlineStr">
         <is>
           <t>fedresurs:1c2c99e0-8f4d-4b1e-b569-36e04d3b6fbb_25</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B22" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C22" t="inlineStr">
         <is>
           <t>ПП-9373/25</t>
         </is>
       </c>
-      <c r="D13" t="n">
+      <c r="D22" t="n">
         <v>25</v>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (пункт налива</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>26:06:093501:35</t>
         </is>
       </c>
-      <c r="K13" s="2" t="n">
+      <c r="K22" s="2" t="n">
         <v>576.2</v>
       </c>
-      <c r="L13" s="3" t="n">
+      <c r="L22" s="3" t="n">
+        <v>2075400</v>
+      </c>
+      <c r="M22" s="3" t="n">
         <v>2594250</v>
       </c>
-      <c r="M13" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U13" t="inlineStr">
+      <c r="N22" s="3" t="n">
+        <v>3601.87</v>
+      </c>
+      <c r="O22" s="3" t="n">
+        <v>415080</v>
+      </c>
+      <c r="U22" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V13" t="inlineStr">
+      <c r="V22" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W13" t="inlineStr">
+      <c r="W22" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA13" t="inlineStr">
+      <c r="AA22" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB13" t="inlineStr">
+      <c r="AB22" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC13" s="4" t="n">
+      <c r="AC22" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD13" s="4" t="n">
+      <c r="AD22" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF13" t="inlineStr">
+      <c r="AF22" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (пункт налива
 ЛВЖ в автоцистерны), площадь застройки 576,2 кв.м., адрес:
 Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:35.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG13" t="inlineStr">
+      <c r="AG22" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1c2c99e0-8f4d-4b1e-b569-36e04d3b6fbb</t>
         </is>
       </c>
-      <c r="AH13" s="3" t="n">
+      <c r="AH22" s="3" t="n">
         <v>135184116.9</v>
       </c>
-      <c r="AI13" s="3" t="n">
+      <c r="AI22" s="3" t="n">
         <v>135184116.9</v>
       </c>
-      <c r="AJ13" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ13" s="4" t="n">
+      <c r="AJ22" s="5" t="n">
+        <v>0.9846476047068811</v>
+      </c>
+      <c r="AQ22" s="4" t="n">
         <v>46303.90800925926</v>
       </c>
-      <c r="AR13" s="4" t="n">
-        <v>46309.10456018519</v>
+      <c r="AR22" s="4" t="n">
+        <v>46318.91833333333</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" t="inlineStr">
+    <row r="23">
+      <c r="A23" t="inlineStr">
         <is>
           <t>fedresurs:44502fdb-8b7c-4445-b727-af9af76aa7b5_26</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B23" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C23" t="inlineStr">
         <is>
           <t>ПП-9373/26</t>
         </is>
       </c>
-      <c r="D14" t="n">
+      <c r="D23" t="n">
         <v>26</v>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H23" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I23" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>26:06:093501:43</t>
         </is>
       </c>
-      <c r="K14" s="2" t="n">
+      <c r="K23" s="2" t="n">
         <v>9.4</v>
       </c>
-      <c r="L14" s="3" t="n">
+      <c r="L23" s="3" t="n">
+        <v>640800</v>
+      </c>
+      <c r="M23" s="3" t="n">
         <v>801000</v>
       </c>
-      <c r="M14" s="3" t="n">
-[...8 lines deleted...]
-      <c r="U14" t="inlineStr">
+      <c r="N23" s="3" t="n">
+        <v>68170.21000000001</v>
+      </c>
+      <c r="O23" s="3" t="n">
+        <v>128160</v>
+      </c>
+      <c r="U23" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V14" t="inlineStr">
+      <c r="V23" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W14" t="inlineStr">
+      <c r="W23" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA14" t="inlineStr">
+      <c r="AA23" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB14" t="inlineStr">
+      <c r="AB23" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC14" s="4" t="n">
+      <c r="AC23" s="4" t="n">
         <v>46307.00069444445</v>
       </c>
-      <c r="AD14" s="4" t="n">
+      <c r="AD23" s="4" t="n">
         <v>46356.99930555555</v>
       </c>
-      <c r="AF14" t="inlineStr">
+      <c r="AF23" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности
 (трансформаторная подстанция), площадь застройки 9,4 кв.м., адрес:
 Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:43.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
-      <c r="AG14" t="inlineStr">
+      <c r="AG23" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/44502fdb-8b7c-4445-b727-af9af76aa7b5</t>
         </is>
       </c>
-      <c r="AH14" s="3" t="n">
+      <c r="AH23" s="3" t="n">
         <v>142776.32</v>
       </c>
-      <c r="AI14" s="3" t="n">
+      <c r="AI23" s="3" t="n">
         <v>15188.97</v>
       </c>
-      <c r="AJ14" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ14" s="4" t="n">
+      <c r="AJ23" s="5" t="n">
+        <v>-3.488139209639245</v>
+      </c>
+      <c r="AQ23" s="4" t="n">
         <v>46303.90770833333</v>
       </c>
-      <c r="AR14" s="4" t="n">
-        <v>46309.10456018519</v>
+      <c r="AR23" s="4" t="n">
+        <v>46318.91833333333</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" t="inlineStr">
+    <row r="24">
+      <c r="A24" t="inlineStr">
         <is>
           <t>fedresurs:ac230e4f-4046-40eb-ad24-25ed5cf71d6c_1</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B24" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C24" t="inlineStr">
         <is>
           <t>ПП-36749</t>
         </is>
       </c>
-      <c r="D15" t="n">
+      <c r="D24" t="n">
         <v>1</v>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10.3. сооружения канализации, Протяженность 34 м., кад. № 77:03:0001001:4362, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>77:03:0001001:4362</t>
         </is>
       </c>
-      <c r="L15" s="3" t="n">
+      <c r="L24" s="3" t="n">
+        <v>369690.34</v>
+      </c>
+      <c r="M24" s="3" t="n">
         <v>462112.94</v>
       </c>
-      <c r="M15" s="3" t="n">
-[...5 lines deleted...]
-      <c r="U15" t="inlineStr">
+      <c r="O24" s="3" t="n">
+        <v>73938.07000000001</v>
+      </c>
+      <c r="U24" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V15" t="inlineStr">
+      <c r="V24" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W15" t="inlineStr">
+      <c r="W24" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA15" t="inlineStr">
+      <c r="AA24" t="inlineStr">
         <is>
           <t>АО "СОКОЛ"</t>
         </is>
       </c>
-      <c r="AB15" t="inlineStr">
+      <c r="AB24" t="inlineStr">
         <is>
           <t>7718014387</t>
         </is>
       </c>
-      <c r="AC15" s="4" t="n">
+      <c r="AC24" s="4" t="n">
         <v>46307</v>
       </c>
-      <c r="AD15" s="4" t="n">
+      <c r="AD24" s="4" t="n">
         <v>46368</v>
       </c>
-      <c r="AF15" t="inlineStr">
+      <c r="AF24" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10.3. сооружения канализации, Протяженность 34 м., кад. № 77:03:0001001:4362, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="AG15" t="inlineStr">
+      <c r="AG24" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ac230e4f-4046-40eb-ad24-25ed5cf71d6c</t>
         </is>
       </c>
-      <c r="AH15" s="3" t="n">
+      <c r="AH24" s="3" t="n">
         <v>513458.82</v>
       </c>
-      <c r="AI15" s="3" t="n">
+      <c r="AI24" s="3" t="n">
         <v>15101.73</v>
       </c>
-      <c r="AJ15" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ15" s="4" t="n">
+      <c r="AJ24" s="5" t="n">
+        <v>0.2800000202547889</v>
+      </c>
+      <c r="AQ24" s="4" t="n">
         <v>46303.90193287037</v>
       </c>
-      <c r="AR15" s="4" t="n">
-        <v>46309.10309027778</v>
+      <c r="AR24" s="4" t="n">
+        <v>46318.91822916667</v>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" t="inlineStr">
+    <row r="25">
+      <c r="A25" t="inlineStr">
         <is>
           <t>fedresurs:ac230e4f-4046-40eb-ad24-25ed5cf71d6c_2</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B25" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C25" t="inlineStr">
         <is>
           <t>ПП-36749</t>
         </is>
       </c>
-      <c r="D16" t="n">
+      <c r="D25" t="n">
         <v>2</v>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10) сооружения коммунального хозяйства, протяженность 145 м., кад. № 77:03:0001001:4368, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
+      <c r="H25" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
+      <c r="I25" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>77:03:0001001:4368</t>
         </is>
       </c>
-      <c r="L16" s="3" t="n">
+      <c r="L25" s="3" t="n">
+        <v>457029.8</v>
+      </c>
+      <c r="M25" s="3" t="n">
         <v>571287.24</v>
       </c>
-      <c r="M16" s="3" t="n">
-[...5 lines deleted...]
-      <c r="U16" t="inlineStr">
+      <c r="O25" s="3" t="n">
+        <v>91405.96000000001</v>
+      </c>
+      <c r="U25" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V16" t="inlineStr">
+      <c r="V25" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W16" t="inlineStr">
+      <c r="W25" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA16" t="inlineStr">
+      <c r="AA25" t="inlineStr">
         <is>
           <t>АО "СОКОЛ"</t>
         </is>
       </c>
-      <c r="AB16" t="inlineStr">
+      <c r="AB25" t="inlineStr">
         <is>
           <t>7718014387</t>
         </is>
       </c>
-      <c r="AC16" s="4" t="n">
+      <c r="AC25" s="4" t="n">
         <v>46307</v>
       </c>
-      <c r="AD16" s="4" t="n">
+      <c r="AD25" s="4" t="n">
         <v>46368</v>
       </c>
-      <c r="AF16" t="inlineStr">
+      <c r="AF25" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10) сооружения коммунального хозяйства, протяженность 145 м., кад. № 77:03:0001001:4368, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="AG16" t="inlineStr">
+      <c r="AG25" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ac230e4f-4046-40eb-ad24-25ed5cf71d6c</t>
         </is>
       </c>
-      <c r="AH16" s="3" t="n">
+      <c r="AH25" s="3" t="n">
         <v>634763.6</v>
       </c>
-      <c r="AI16" s="3" t="n">
+      <c r="AI25" s="3" t="n">
         <v>4377.68</v>
       </c>
-      <c r="AJ16" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ16" s="4" t="n">
+      <c r="AJ25" s="5" t="n">
+        <v>0.2799999873968828</v>
+      </c>
+      <c r="AQ25" s="4" t="n">
         <v>46303.90193287037</v>
       </c>
-      <c r="AR16" s="4" t="n">
-        <v>46309.10309027778</v>
+      <c r="AR25" s="4" t="n">
+        <v>46318.91822916667</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" t="inlineStr">
+    <row r="26">
+      <c r="A26" t="inlineStr">
         <is>
           <t>torgi_gov:23000051770000001057_4</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B26" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C26" t="inlineStr">
         <is>
           <t>23000051770000001057</t>
         </is>
       </c>
-      <c r="D17" t="n">
+      <c r="D26" t="n">
         <v>4</v>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>Д-к: АО «Ейская ДПМК» 1/2 доля сооружения, газораспределительная сеть (трубопровода), подводящий газопровод высокого давления с ГРП и электрохимзащита от коррозии, площадь: протяженность в м с округлением до 1 м 1 808, кадастровый номер 23:08:0208001:160. 530/34294 доля земельного участка под промышленные предприятия, площадь 34 294 +/-324 кв.м., кадастровый номер 23:08:0208001:64. Местонахождение: Краснодарский край, Ейский р-н, с.п. Кухаривское, х. Приазовка, тер. 0208001, з/у 1</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>край Краснодарский Ейский р-н, с.п. Кухаривское, х. Приазовка, тер. 0208001, з/у 1</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>23:08:0208001:160</t>
         </is>
       </c>
-      <c r="K17" s="2" t="n">
+      <c r="K26" s="2" t="n">
         <v>1808</v>
       </c>
-      <c r="L17" s="3" t="n">
+      <c r="L26" s="3" t="n">
         <v>20704000</v>
       </c>
-      <c r="N17" s="3" t="n">
+      <c r="N26" s="3" t="n">
         <v>11451.33</v>
       </c>
-      <c r="O17" s="3" t="n">
+      <c r="O26" s="3" t="n">
         <v>3105600</v>
       </c>
-      <c r="P17" s="3" t="n">
+      <c r="P26" s="3" t="n">
         <v>207040</v>
       </c>
-      <c r="T17" t="inlineStr">
+      <c r="T26" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
-      <c r="U17" t="inlineStr">
+      <c r="U26" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V17" t="inlineStr">
+      <c r="V26" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
-      <c r="W17" t="inlineStr">
+      <c r="W26" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
-      <c r="X17" t="inlineStr">
+      <c r="X26" t="inlineStr">
         <is>
           <t>https://fabrikant.ru/v2/trades/procedure/lot/view/y1j7__QRU8nLHRIq6Bi21g/Ek3E26-XBviV1iRZ04r3Qw</t>
         </is>
       </c>
-      <c r="Y17" t="inlineStr">
+      <c r="Y26" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАРАНТ"</t>
         </is>
       </c>
-      <c r="Z17" t="inlineStr">
+      <c r="Z26" t="inlineStr">
         <is>
           <t>3000009506</t>
         </is>
       </c>
-      <c r="AC17" s="4" t="n">
+      <c r="AC26" s="4" t="n">
         <v>46302.45833333334</v>
       </c>
-      <c r="AD17" s="4" t="n">
+      <c r="AD26" s="4" t="n">
         <v>46332.70833333334</v>
       </c>
-      <c r="AE17" s="4" t="n">
+      <c r="AE26" s="4" t="n">
         <v>46337.45833333334</v>
       </c>
-      <c r="AF17" t="inlineStr">
+      <c r="AF26" t="inlineStr">
         <is>
           <t>Д-к: АО «Ейская ДПМК» 1/2 доля сооружения, газораспределительная сеть (трубопровода), подводящий газопровод высокого давления с ГРП и электрохимзащита от коррозии, площадь: протяженность в м с округлением до 1 м 1 808, кадастровый номер 23:08:0208001:160. 530/34294 доля земельного участка под промышленные предприятия, площадь 34 294 +/-324 кв.м., кадастровый номер 23:08:0208001:64. Местонахождение: Краснодарский край, Ейский р-н, с.п. Кухаривское, х. Приазовка, тер. 0208001, з/у 1. Начальная цена 20 704 000 руб. (НДС не облагается), задаток 3 105 600 руб., шаг аукциона 207 040 руб., ув. 1562</t>
         </is>
       </c>
-      <c r="AG17" t="inlineStr">
+      <c r="AG26" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/23000051770000001057_4</t>
         </is>
       </c>
-      <c r="AH17" s="3" t="n">
+      <c r="AH26" s="3" t="n">
         <v>2842564.85</v>
       </c>
-      <c r="AI17" s="3" t="n">
+      <c r="AI26" s="3" t="n">
         <v>1572.22</v>
       </c>
-      <c r="AQ17" s="4" t="n">
+      <c r="AQ26" s="4" t="n">
         <v>46302.06821759259</v>
       </c>
-      <c r="AR17" s="4" t="n">
-        <v>46309.06892361111</v>
+      <c r="AR26" s="4" t="n">
+        <v>46318.06800925926</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" t="inlineStr">
+    <row r="27">
+      <c r="A27" t="inlineStr">
         <is>
           <t>fedresurs:4edf35bf-465a-4bfc-91b4-6214b86e4908_27</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B27" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C27" t="inlineStr">
         <is>
           <t>7489-ОТПП-27</t>
         </is>
       </c>
-      <c r="D18" t="n">
+      <c r="D27" t="n">
         <v>27</v>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>Земельный участок; кадастровый номер 64:13:230103:65; виды исп. объекта для размещения сооружения; адрес обл. Саратовская, р-н Ершовский ,п. Учебный, в районе ул. Молодежной, КТП 10/0.4 кВ 100…</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H27" t="inlineStr">
         <is>
           <t>Саратовская область</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I27" t="inlineStr">
         <is>
           <t>обл. Саратовская, р-н Ершовский, п. Учебный, в районе ул. Молодежной, КТП 10/0.4 кВ 100 кВА-№28</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>64:13:230103:65</t>
         </is>
       </c>
-      <c r="K18" s="2" t="n">
+      <c r="K27" s="2" t="n">
         <v>30</v>
       </c>
-      <c r="L18" s="3" t="n">
-[...2 lines deleted...]
-      <c r="M18" s="3" t="n">
+      <c r="L27" s="3" t="n">
+        <v>36190.45</v>
+      </c>
+      <c r="M27" s="3" t="n">
         <v>64625.81</v>
       </c>
-      <c r="N18" s="3" t="n">
-[...5 lines deleted...]
-      <c r="U18" t="inlineStr">
+      <c r="N27" s="3" t="n">
+        <v>1206.35</v>
+      </c>
+      <c r="O27" s="3" t="n">
+        <v>3619.05</v>
+      </c>
+      <c r="U27" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V18" t="inlineStr">
+      <c r="V27" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W18" t="inlineStr">
+      <c r="W27" t="inlineStr">
         <is>
           <t>Аукцион-центр</t>
         </is>
       </c>
-      <c r="AA18" t="inlineStr">
+      <c r="AA27" t="inlineStr">
         <is>
           <t>Антонян Геворг Хачикович</t>
         </is>
       </c>
-      <c r="AB18" t="inlineStr">
+      <c r="AB27" t="inlineStr">
         <is>
           <t>615402706430</t>
         </is>
       </c>
-      <c r="AC18" s="4" t="n">
+      <c r="AC27" s="4" t="n">
         <v>46301.41666666666</v>
       </c>
-      <c r="AD18" s="4" t="n">
+      <c r="AD27" s="4" t="n">
         <v>46344.41597222222</v>
       </c>
-      <c r="AF18" t="inlineStr">
+      <c r="AF27" t="inlineStr">
         <is>
           <t>Земельный участок; кадастровый номер 64:13:230103:65; виды исп. объекта для размещения сооружения; адрес обл. Саратовская, р-н Ершовский ,п. Учебный, в районе ул. Молодежной, КТП 10/0.4 кВ 100 кВА-№28 ; пл. 30+/- 4 кв. м. Сооружение; кадастровый номер 64:13:230101:97; сооружение; адрес Саратовская обл. Ершовский район, пос. Учебный, в р-н ул. Молодежной, Ктп10/0,4 кВ 100 кВА-№28; пл. 2.3 кв.м.Земельный участок; кадастровый номер 64:13:230103:65; виды исп. объекта для размещения сооружения; адрес обл. Саратовская, р-н Ершовский ,п. Учебный, в районе ул. Молодежной, КТП 10/0.4 кВ 100 кВА-№28 ; пл. 30+/- 4 кв. м.
 Сооружение; кадастровый номер 64:13:230101:97; сооружение; адрес Саратовская обл. Ершовский район, пос. Учебный, в р-н ул. Молодежной, Ктп10/0,4 кВ 100 кВА-№28; пл. 2.3 кв.м.
 Характеристики имущества, в т.ч. сведения об ограничении прав и обременении объектов недвижимости - см. выписки из Единого государственного реестра недвижимости</t>
         </is>
       </c>
-      <c r="AG18" t="inlineStr">
+      <c r="AG27" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4edf35bf-465a-4bfc-91b4-6214b86e4908</t>
         </is>
       </c>
-      <c r="AH18" s="3" t="n">
+      <c r="AH27" s="3" t="n">
         <v>1964.5</v>
       </c>
-      <c r="AI18" s="3" t="n">
+      <c r="AI27" s="3" t="n">
         <v>65.48</v>
       </c>
-      <c r="AM18" t="inlineStr">
+      <c r="AM27" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
-      <c r="AQ18" s="4" t="n">
+      <c r="AQ27" s="4" t="n">
         <v>46301.90128472223</v>
       </c>
-      <c r="AR18" s="4" t="n">
-        <v>46308.90146990741</v>
+      <c r="AR27" s="4" t="n">
+        <v>46319.09923611111</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" t="inlineStr">
+    <row r="28">
+      <c r="A28" t="inlineStr">
         <is>
           <t>fedresurs:eb732d4a-4b3f-41f3-bf64-227129678682_1</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B28" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C28" t="inlineStr">
         <is>
           <t>238514-МЭТС-1</t>
         </is>
       </c>
-      <c r="D19" t="n">
+      <c r="D28" t="n">
         <v>1</v>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>Хозяйственное строение или сооружение, площадь 40 кв. м., адрес Тверская обл., Калининский р-н, д. Трубино, с/т Квант тер, 49, кадастровый (условный) номер: 69:10:0105101:85, расположенное на…</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H28" t="inlineStr">
         <is>
           <t>Тверская область</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I28" t="inlineStr">
         <is>
           <t>170560, Тверская обл., Калининский р-н, деревня Трубино с/т Квант тер., 49</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>69:10:0105101:85</t>
         </is>
       </c>
-      <c r="K19" s="2" t="n">
+      <c r="K28" s="2" t="n">
         <v>40</v>
       </c>
-      <c r="L19" s="3" t="n">
+      <c r="L28" s="3" t="n">
         <v>800000</v>
       </c>
-      <c r="M19" s="3" t="n">
+      <c r="M28" s="3" t="n">
         <v>800000</v>
       </c>
-      <c r="N19" s="3" t="n">
+      <c r="N28" s="3" t="n">
         <v>20000</v>
       </c>
-      <c r="P19" s="3" t="n">
+      <c r="P28" s="3" t="n">
         <v>40000</v>
       </c>
-      <c r="U19" t="inlineStr">
+      <c r="U28" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V19" t="inlineStr">
+      <c r="V28" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W19" t="inlineStr">
+      <c r="W28" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA19" t="inlineStr">
+      <c r="AA28" t="inlineStr">
         <is>
           <t>Рахманов Сергей Викторович</t>
         </is>
       </c>
-      <c r="AB19" t="inlineStr">
+      <c r="AB28" t="inlineStr">
         <is>
           <t>773573076440</t>
         </is>
       </c>
-      <c r="AC19" s="4" t="n">
+      <c r="AC28" s="4" t="n">
         <v>46302.41666666666</v>
       </c>
-      <c r="AD19" s="4" t="n">
+      <c r="AD28" s="4" t="n">
         <v>46338.41666666666</v>
       </c>
-      <c r="AF19" t="inlineStr">
+      <c r="AF28" t="inlineStr">
         <is>
           <t>Хозяйственное строение или сооружение, площадь 40 кв. м., адрес Тверская обл., Калининский р-н, д. Трубино, с/т Квант тер, 49, кадастровый (условный) номер: 69:10:0105101:85, расположенное на Земельном участке, площадь 600 кв. м., адрес: 170560, Тверская обл., Калининский р-н, деревня Трубино с/т Квант тер., 49, кадастровый (условный) номер: 69:10:0105101:49. Вид разрешенного использования: Для ведения садоводства.
 ВАЖНО: Участок без координат границ. Межевание проводится при содействии и за счет победителя торгов.
 Порядок ознакомления с имуществом должника:
 Осмотр предмета торгов производится в рабочие дни, по месту нахождения имущества и возможен с даты публикации настоящего сообщения до даты окончания срока принятия заявок на участие в торгах. Для согласования просмотра необходимо направить на электронную почту eign98torg@outlook.com запрос в виде отсканированного документа с подписью для физических лиц, с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц с приложением документов, подтверждающие полномочия на подписание запроса, в котором должно быть указано : 1) ФИО заявителя; 2) ФИО должника; 3) код торгов; 4) наименование имущества; 5) номер телефона заявителя. Финансовый управляющий оставляет за собой право не предоставлять информацию на некорректно направленный запрос в адрес организатора торгов.</t>
         </is>
       </c>
-      <c r="AG19" t="inlineStr">
+      <c r="AG28" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/eb732d4a-4b3f-41f3-bf64-227129678682</t>
         </is>
       </c>
-      <c r="AH19" s="3" t="n">
+      <c r="AH28" s="3" t="n">
         <v>532124.65</v>
       </c>
-      <c r="AI19" s="3" t="n">
+      <c r="AI28" s="3" t="n">
         <v>13303.12</v>
       </c>
-      <c r="AL19" t="inlineStr">
+      <c r="AL28" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
-      <c r="AQ19" s="4" t="n">
+      <c r="AQ28" s="4" t="n">
         <v>46301.90100694444</v>
       </c>
-      <c r="AR19" s="4" t="n">
-        <v>46309.08446759259</v>
+      <c r="AR28" s="4" t="n">
+        <v>46319.08112268519</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" t="inlineStr">
+    <row r="29">
+      <c r="A29" t="inlineStr">
         <is>
           <t>fedresurs:4b466e9c-70ef-449d-a852-b4eecfda5d88_29</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B29" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <t>7489-ОТПП-29</t>
         </is>
       </c>
-      <c r="D20" t="n">
+      <c r="D29" t="n">
         <v>29</v>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>Земельный участок; кадастровый номер 64:13:001402:38; виды исп. объекта для размещения сооружения (трансформаторная подстанция); адрес обл. Саратовская, р-н Ершовский, г. Ершов, в районе ул.…</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H29" t="inlineStr">
         <is>
           <t>Саратовская область</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I29" t="inlineStr">
         <is>
           <t>обл. Саратовская, р-н Ершовский, г. Ершов, в районе ул. Фруктовая, КТП 10/0.4 кВ 100 кВА-№190</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>64:13:001402:38</t>
         </is>
       </c>
-      <c r="K20" s="2" t="n">
+      <c r="K29" s="2" t="n">
         <v>12</v>
       </c>
-      <c r="L20" s="3" t="n">
-[...2 lines deleted...]
-      <c r="M20" s="3" t="n">
+      <c r="L29" s="3" t="n">
+        <v>26193.36</v>
+      </c>
+      <c r="M29" s="3" t="n">
         <v>46773.86</v>
       </c>
-      <c r="N20" s="3" t="n">
-[...5 lines deleted...]
-      <c r="U20" t="inlineStr">
+      <c r="N29" s="3" t="n">
+        <v>2182.78</v>
+      </c>
+      <c r="O29" s="3" t="n">
+        <v>2619.34</v>
+      </c>
+      <c r="U29" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V20" t="inlineStr">
+      <c r="V29" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W20" t="inlineStr">
+      <c r="W29" t="inlineStr">
         <is>
           <t>Аукцион-центр</t>
         </is>
       </c>
-      <c r="AA20" t="inlineStr">
+      <c r="AA29" t="inlineStr">
         <is>
           <t>Антонян Геворг Хачикович</t>
         </is>
       </c>
-      <c r="AB20" t="inlineStr">
+      <c r="AB29" t="inlineStr">
         <is>
           <t>615402706430</t>
         </is>
       </c>
-      <c r="AC20" s="4" t="n">
+      <c r="AC29" s="4" t="n">
         <v>46301.41666666666</v>
       </c>
-      <c r="AD20" s="4" t="n">
+      <c r="AD29" s="4" t="n">
         <v>46344.41597222222</v>
       </c>
-      <c r="AF20" t="inlineStr">
+      <c r="AF29" t="inlineStr">
         <is>
           <t>Земельный участок; кадастровый номер 64:13:001402:38; виды исп. объекта для размещения сооружения (трансформаторная подстанция); адрес обл. Саратовская, р-н Ершовский, г. Ершов, в районе ул. Фруктовая, КТП 10/0.4 кВ 100 кВА-№190; пл. 12 +/- 2 кв. м. Сооружение; кадастровый номер 64:13:000000:3403; сооружение; адрес Саратовская , р-н Ершовский, г. Ершов, в районе ул. Фруктовая, КТП 10/0.4 кВ 100 кВА-№190; пл. 2.2 кв. м.Земельный участок; кадастровый номер 64:13:001402:38; виды исп. объекта для размещения сооружения (трансформаторная подстанция); адрес обл. Саратовская, р-н Ершовский, г. Ершов, в районе ул. Фруктовая, КТП 10/0.4 кВ 100 кВА-№190; пл. 12 +/- 2 кв. м.
 Сооружение; кадастровый номер 64:13:000000:3403; сооружение; адрес Саратовская , р-н Ершовский, г. Ершов, в районе ул. Фруктовая, КТП 10/0.4 кВ 100 кВА-№190; пл. 2.2 кв. м.
 Характеристики имущества, в т.ч. сведения об ограничении прав и обременении объектов недвижимости - см. выписки из Единого государственного реестра недвижимости</t>
         </is>
       </c>
-      <c r="AG20" t="inlineStr">
+      <c r="AG29" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4b466e9c-70ef-449d-a852-b4eecfda5d88</t>
         </is>
       </c>
-      <c r="AH20" s="3" t="n">
+      <c r="AH29" s="3" t="n">
         <v>1847.46</v>
       </c>
-      <c r="AI20" s="3" t="n">
+      <c r="AI29" s="3" t="n">
         <v>153.96</v>
       </c>
-      <c r="AM20" t="inlineStr">
+      <c r="AM29" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
-      <c r="AQ20" s="4" t="n">
+      <c r="AQ29" s="4" t="n">
         <v>46301.90002314815</v>
       </c>
-      <c r="AR20" s="4" t="n">
-        <v>46308.90049768519</v>
+      <c r="AR29" s="4" t="n">
+        <v>46319.09895833334</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" t="inlineStr">
+    <row r="30">
+      <c r="A30" t="inlineStr">
         <is>
           <t>fedresurs:42fa4640-b04a-4342-adbb-45f4943d919b_1</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B30" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C30" t="inlineStr">
         <is>
           <t>ОАОФЦП-36685</t>
         </is>
       </c>
-      <c r="D21" t="n">
+      <c r="D30" t="n">
         <v>1</v>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:16:0101005:1531, расположенный по адресу: Московская обл, г. Черноголовка</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>Московская обл, г. Черноголовка</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>50:16:0101005:1531</t>
         </is>
       </c>
-      <c r="K21" s="2" t="n">
+      <c r="K30" s="2" t="n">
         <v>965</v>
       </c>
-      <c r="L21" s="3" t="n">
+      <c r="L30" s="3" t="n">
         <v>47688562.49</v>
       </c>
-      <c r="M21" s="3" t="n">
+      <c r="M30" s="3" t="n">
         <v>47688562.49</v>
       </c>
-      <c r="N21" s="3" t="n">
+      <c r="N30" s="3" t="n">
         <v>49418.2</v>
       </c>
-      <c r="O21" s="3" t="n">
+      <c r="O30" s="3" t="n">
         <v>4768856.25</v>
       </c>
-      <c r="U21" t="inlineStr">
+      <c r="U30" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V21" t="inlineStr">
+      <c r="V30" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W21" t="inlineStr">
+      <c r="W30" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA21" t="inlineStr">
+      <c r="AA30" t="inlineStr">
         <is>
           <t>ООО "ВОЗРОЖДЕНИЕ - ТЦ"</t>
         </is>
       </c>
-      <c r="AB21" t="inlineStr">
+      <c r="AB30" t="inlineStr">
         <is>
           <t>5031047262</t>
         </is>
       </c>
-      <c r="AC21" s="4" t="n">
+      <c r="AC30" s="4" t="n">
         <v>46298.375</v>
       </c>
-      <c r="AD21" s="4" t="n">
+      <c r="AD30" s="4" t="n">
         <v>46336.99930555555</v>
       </c>
-      <c r="AF21" t="inlineStr">
+      <c r="AF30" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:16:0101005:1531, расположенный по адресу: Московская обл, г. Черноголовка. Площадь 965+/-11 кв2., Помещение нежилое, кадастровый номер 50:16:0101005:1505, расположенное по адресу: Московская обл, городской округ Черноголовка, г. Черноголова, ул. Полевая, д. 41-. Площадь 1180,2 м2., Сооружение, нежилое городского муниципального хозяйства, газоснабжения, протяженность 8 метров, кадастровый номер 50:16:0101005:520, расположенное: Московская обл. Ногинский район, г. Черниговка, ул. Полевая. Ознакомление с имуществом по месту его нахождения.</t>
         </is>
       </c>
-      <c r="AG21" t="inlineStr">
+      <c r="AG30" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/42fa4640-b04a-4342-adbb-45f4943d919b</t>
         </is>
       </c>
-      <c r="AH21" s="3" t="n">
+      <c r="AH30" s="3" t="n">
         <v>3047151.55</v>
       </c>
-      <c r="AI21" s="3" t="n">
+      <c r="AI30" s="3" t="n">
         <v>3157.67</v>
       </c>
-      <c r="AQ21" s="4" t="n">
+      <c r="AQ30" s="4" t="n">
         <v>46296.8849537037</v>
       </c>
-      <c r="AR21" s="4" t="n">
-        <v>46309.09600694444</v>
+      <c r="AR30" s="4" t="n">
+        <v>46319.09355324074</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" t="inlineStr">
+    <row r="31">
+      <c r="A31" t="inlineStr">
         <is>
           <t>torgi_gov:21000009650000000164_9</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B31" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C31" t="inlineStr">
         <is>
           <t>21000009650000000164</t>
         </is>
       </c>
-      <c r="D22" t="n">
+      <c r="D31" t="n">
         <v>9</v>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Лот №94 - нежилое сооружение, расположенное по адресу: г.Москва, вн.тер.г. муниципальный округ Лианозово, шоссе Дмитровское, соор. 116, строение 11, этаж 1, помещение I, комната 1, площадью 184,30 кв.м</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>г. Москва, вн.тер.г. муниципальный округ Лианозово, ш. Дмитровское, дом 116 строение 11</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="n">
+        <v>184.3</v>
+      </c>
+      <c r="L31" s="3" t="n">
+        <v>829350</v>
+      </c>
+      <c r="N31" s="3" t="n">
+        <v>4500</v>
+      </c>
+      <c r="O31" s="3" t="n">
+        <v>84317.25</v>
+      </c>
+      <c r="P31" s="3" t="n">
+        <v>41467.5</v>
+      </c>
+      <c r="T31" t="inlineStr">
+        <is>
+          <t>Федеральная собственность</t>
+        </is>
+      </c>
+      <c r="U31" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V31" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W31" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X31" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/540ceac8-a656-46ef-b9fc-424153688ecd/lots/bc68efd7-ed9b-4702-8811-2ea66d76d1c0</t>
+        </is>
+      </c>
+      <c r="Y31" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ПРЕДПРИЯТИЕ ПО ПОСТАВКАМ ПРОДУКЦИИ УПРАВЛЕНИЯ ДЕЛАМИ ПРЕЗИДЕНТА РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+        </is>
+      </c>
+      <c r="Z31" t="inlineStr">
+        <is>
+          <t>7710142570</t>
+        </is>
+      </c>
+      <c r="AC31" s="4" t="n">
+        <v>46296</v>
+      </c>
+      <c r="AD31" s="4" t="n">
+        <v>46311.375</v>
+      </c>
+      <c r="AE31" s="4" t="n">
+        <v>46315.375</v>
+      </c>
+      <c r="AF31" t="inlineStr">
+        <is>
+          <t>Нежилое сооружение, расположенное по адресу: г.Москва, вн.тер.г. муниципальный округ Лианозово, шоссе Дмитровское, соор. 116, строение 11, этаж 1, помещение I, комната 1, площадью 184,30 кв.м</t>
+        </is>
+      </c>
+      <c r="AG31" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000009650000000164_9</t>
+        </is>
+      </c>
+      <c r="AQ31" s="4" t="n">
+        <v>46296.06421296296</v>
+      </c>
+      <c r="AR31" s="4" t="n">
+        <v>46311.06420138889</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>fedresurs:d44f2ff5-a348-4de2-a701-5e549d9f59e2_2</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>100004276</t>
+        </is>
+      </c>
+      <c r="D32" t="n">
+        <v>2</v>
+      </c>
+      <c r="E32" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G22" t="inlineStr">
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>сооружения коммунального хозяйства, Протяженность 167 м., кад. номер 77:12:0010112:3788, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения коммунального хозяйства…</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
+      <c r="H32" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
-      <c r="I22" t="inlineStr">
-[...29 lines deleted...]
-      <c r="V22" t="inlineStr">
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>77:12:0010112:3788</t>
+        </is>
+      </c>
+      <c r="L32" s="3" t="n">
+        <v>6567034.18</v>
+      </c>
+      <c r="M32" s="3" t="n">
+        <v>6567034.18</v>
+      </c>
+      <c r="P32" s="3" t="n">
+        <v>328351.71</v>
+      </c>
+      <c r="U32" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V32" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W32" t="inlineStr">
+        <is>
+          <t>Ru-Trade24</t>
+        </is>
+      </c>
+      <c r="AA32" t="inlineStr">
+        <is>
+          <t>ООО "ИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="AB32" t="inlineStr">
+        <is>
+          <t>5024139770</t>
+        </is>
+      </c>
+      <c r="AC32" s="4" t="n">
+        <v>46323.5</v>
+      </c>
+      <c r="AD32" s="4" t="n">
+        <v>46323.58333333334</v>
+      </c>
+      <c r="AF32" t="inlineStr">
+        <is>
+          <t>сооружения коммунального хозяйства, Протяженность 167 м., кад. номер 77:12:0010112:3788, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения коммунального хозяйства Протяженность 3 м., кад. номер 77:12:0010112:3792, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения коммунального хозяйства Протяженность 694 м., кад. номер 77:12:0010112:3779, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы</t>
+        </is>
+      </c>
+      <c r="AG32" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/d44f2ff5-a348-4de2-a701-5e549d9f59e2</t>
+        </is>
+      </c>
+      <c r="AH32" s="3" t="n">
+        <v>1410358.42</v>
+      </c>
+      <c r="AI32" s="3" t="n">
+        <v>8445.26</v>
+      </c>
+      <c r="AQ32" s="4" t="n">
+        <v>46293.87524305555</v>
+      </c>
+      <c r="AR32" s="4" t="n">
+        <v>46319.07895833333</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>fedresurs:d44f2ff5-a348-4de2-a701-5e549d9f59e2_3</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>100004276</t>
+        </is>
+      </c>
+      <c r="D33" t="n">
+        <v>3</v>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>сооружения коммунального хозяйства, Протяженность 27 м., кад. номер 77:12:0010112:2056, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации, Протяженность 726 м.,…</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>77:12:0010112:2056</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="n">
+        <v>26105697.15</v>
+      </c>
+      <c r="M33" s="3" t="n">
+        <v>26105697.15</v>
+      </c>
+      <c r="P33" s="3" t="n">
+        <v>1305284.85</v>
+      </c>
+      <c r="U33" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V33" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W33" t="inlineStr">
+        <is>
+          <t>Ru-Trade24</t>
+        </is>
+      </c>
+      <c r="AA33" t="inlineStr">
+        <is>
+          <t>ООО "ИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="AB33" t="inlineStr">
+        <is>
+          <t>5024139770</t>
+        </is>
+      </c>
+      <c r="AC33" s="4" t="n">
+        <v>46323.5</v>
+      </c>
+      <c r="AD33" s="4" t="n">
+        <v>46323.58333333334</v>
+      </c>
+      <c r="AF33" t="inlineStr">
+        <is>
+          <t>сооружения коммунального хозяйства, Протяженность 27 м., кад. номер 77:12:0010112:2056, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации, Протяженность 726 м., кад. номер 77:12:0010112:333, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации Протяженность 368 м., кад. номер 77:12:0010112:336, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации Протяженность 409 м., кад. номер 77:12:0010112:3776, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации Протяженность 514 м., кад. номер 77:12:0010112:3803, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации Протяженность 40 м., кад. номер 77:12:0010112:3787, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы</t>
+        </is>
+      </c>
+      <c r="AG33" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/d44f2ff5-a348-4de2-a701-5e549d9f59e2</t>
+        </is>
+      </c>
+      <c r="AH33" s="3" t="n">
+        <v>11018.16</v>
+      </c>
+      <c r="AI33" s="3" t="n">
+        <v>11018.16</v>
+      </c>
+      <c r="AQ33" s="4" t="n">
+        <v>46293.87524305555</v>
+      </c>
+      <c r="AR33" s="4" t="n">
+        <v>46319.07895833333</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>torgi_gov:24000035310000000629_3</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>24000035310000000629</t>
+        </is>
+      </c>
+      <c r="D34" t="n">
+        <v>3</v>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Сооружение - газопровод высокого давления, протяженность в м. с округлением до 1 м. 171м., к/н: 50:22:0060601:585 (проходит под землей), адрес: МО, Люберецкий район, д. Машково, Промзона, Машковский проезд, около дома 10. П.1458-ПТ от 09.09.26. Собственник: ООО "Машовский Технопарк". Взыск: Демьянов С.В. Цена: 825 000,00р.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>обл. Московская Люберецкий район, д. Машково, Промзона, Машковский проезд, около дома 10.</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>50:22:0060601:585</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L34" s="3" t="n">
+        <v>825000</v>
+      </c>
+      <c r="O34" s="3" t="n">
+        <v>412500</v>
+      </c>
+      <c r="P34" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="T34" t="inlineStr">
+        <is>
+          <t>Иная собственность</t>
+        </is>
+      </c>
+      <c r="U34" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V34" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
-      <c r="W22" t="inlineStr">
-[...42 lines deleted...]
-        <v>46309.06489583333</v>
+      <c r="W34" t="inlineStr">
+        <is>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="X34" t="inlineStr">
+        <is>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/IubZvFDnU0hKfl7Cvhht5g/b_wnYTon_mcoBofWccUj1A</t>
+        </is>
+      </c>
+      <c r="Y34" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРАВОВЫЕ ТОРГИ"</t>
+        </is>
+      </c>
+      <c r="Z34" t="inlineStr">
+        <is>
+          <t>9719068445</t>
+        </is>
+      </c>
+      <c r="AC34" s="4" t="n">
+        <v>46290.625</v>
+      </c>
+      <c r="AD34" s="4" t="n">
+        <v>46321.625</v>
+      </c>
+      <c r="AE34" s="4" t="n">
+        <v>46323.5</v>
+      </c>
+      <c r="AF34" t="inlineStr">
+        <is>
+          <t>Сооружение - газопровод высокого давления, протяженность в м. с округлением до 1 м. 171м., к/н: 50:22:0060601:585 (проходит под землей), адрес: МО, Люберецкий район, д. Машково, Промзона, Машковский проезд, около дома 10.</t>
+        </is>
+      </c>
+      <c r="AG34" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/24000035310000000629_3</t>
+        </is>
+      </c>
+      <c r="AH34" s="3" t="n">
+        <v>702492.1</v>
+      </c>
+      <c r="AI34" s="3" t="n">
+        <v>4108.14</v>
+      </c>
+      <c r="AJ34" s="5" t="n">
+        <v>-0.1743904308674789</v>
+      </c>
+      <c r="AQ34" s="4" t="n">
+        <v>46291.0659375</v>
+      </c>
+      <c r="AR34" s="4" t="n">
+        <v>46319.0658912037</v>
       </c>
     </row>
-    <row r="23">
-[...5 lines deleted...]
-      <c r="B23" t="inlineStr">
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>fedresurs:81d4de28-7687-4737-92aa-1ff53df9550e_8</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E23" t="inlineStr">
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>70617-ОТПП</t>
+        </is>
+      </c>
+      <c r="D35" t="n">
+        <v>8</v>
+      </c>
+      <c r="E35" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G23" t="inlineStr">
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Сооружение (кран-балка), кадастровый номер 63:06:0501002:429, местоположение: Самарская область, г. Отрадный, Промышленная зона-1</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...23 lines deleted...]
-      <c r="U23" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Самарская область</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>Самарская область, г. Отрадный, Промышленная зона-1</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>63:06:0501002:429</t>
+        </is>
+      </c>
+      <c r="L35" s="3" t="n">
+        <v>352440</v>
+      </c>
+      <c r="M35" s="3" t="n">
+        <v>352440</v>
+      </c>
+      <c r="U35" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V23" t="inlineStr">
+      <c r="V35" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W35" t="inlineStr">
+        <is>
+          <t>Новые информационные сервисы</t>
+        </is>
+      </c>
+      <c r="AA35" t="inlineStr">
+        <is>
+          <t>ООО "БПО-ОТРАДНЫЙ"</t>
+        </is>
+      </c>
+      <c r="AB35" t="inlineStr">
+        <is>
+          <t>6340007519</t>
+        </is>
+      </c>
+      <c r="AC35" s="4" t="n">
+        <v>46300.5</v>
+      </c>
+      <c r="AD35" s="4" t="n">
+        <v>46364.5</v>
+      </c>
+      <c r="AF35" t="inlineStr">
+        <is>
+          <t>Сооружение (кран-балка), кадастровый номер 63:06:0501002:429, местоположение: Самарская область, г. Отрадный, Промышленная зона-1.</t>
+        </is>
+      </c>
+      <c r="AG35" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/81d4de28-7687-4737-92aa-1ff53df9550e</t>
+        </is>
+      </c>
+      <c r="AH35" s="3" t="n">
+        <v>577983.24</v>
+      </c>
+      <c r="AI35" s="3" t="n">
+        <v>2124.94</v>
+      </c>
+      <c r="AJ35" s="5" t="n">
+        <v>0.3902245331542832</v>
+      </c>
+      <c r="AM35" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ35" s="4" t="n">
+        <v>46290.88217592592</v>
+      </c>
+      <c r="AR35" s="4" t="n">
+        <v>46318.90728009259</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>fedresurs:6f33ae56-764a-4b40-8e92-858ddd15bb55_1</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>236189-МЭТС-1</t>
+        </is>
+      </c>
+      <c r="D36" t="n">
+        <v>1</v>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Сооружение, нежилое, площадь 14.8 кв. м., индивидуальная собственность, кадастровый номер: 02:66:010609:1802, по адресу: г. Нефтекамск, садовое товарищество Арлан, ул. 25, уч. 1030</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Республика Башкортостан</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>г. Нефтекамск, садовое товарищество Арлан, ул. 25, уч. 1030</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>02:66:010609:1802</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="n">
+        <v>14.8</v>
+      </c>
+      <c r="L36" s="3" t="n">
+        <v>225000</v>
+      </c>
+      <c r="M36" s="3" t="n">
+        <v>225000</v>
+      </c>
+      <c r="N36" s="3" t="n">
+        <v>15202.7</v>
+      </c>
+      <c r="P36" s="3" t="n">
+        <v>11250</v>
+      </c>
+      <c r="U36" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V36" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W23" t="inlineStr">
-[...477 lines deleted...]
-      <c r="W27" t="inlineStr">
+      <c r="W36" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA27" t="inlineStr">
+      <c r="AA36" t="inlineStr">
         <is>
           <t>Басыйрова Алина Мирзануровна</t>
         </is>
       </c>
-      <c r="AB27" t="inlineStr">
+      <c r="AB36" t="inlineStr">
         <is>
           <t>026402008444</t>
         </is>
       </c>
-      <c r="AC27" s="4" t="n">
+      <c r="AC36" s="4" t="n">
         <v>46290</v>
       </c>
-      <c r="AD27" s="4" t="n">
+      <c r="AD36" s="4" t="n">
         <v>46325.99930555555</v>
       </c>
-      <c r="AF27" t="inlineStr">
+      <c r="AF36" t="inlineStr">
         <is>
           <t>Сооружение, нежилое, площадь 14.8 кв. м., индивидуальная собственность, кадастровый номер: 02:66:010609:1802, по адресу: г. Нефтекамск, садовое товарищество Арлан, ул. 25, уч. 1030
 Порядок ознакомления с имуществом должника:
 Ознакомится с Имуществом и документами к нему потенциальные покупатели могут, обратившись в рабочие дни к финансовому управляющему Захарову Кириллу Андреевичу по тел. +79956794985, e-mail: zka.arbitr74@yandex.ru</t>
         </is>
       </c>
-      <c r="AG27" t="inlineStr">
+      <c r="AG36" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6f33ae56-764a-4b40-8e92-858ddd15bb55</t>
         </is>
       </c>
-      <c r="AH27" s="3" t="n">
+      <c r="AH36" s="3" t="n">
         <v>113113.75</v>
       </c>
-      <c r="AI27" s="3" t="n">
+      <c r="AI36" s="3" t="n">
         <v>7642.82</v>
       </c>
-      <c r="AJ27" s="5" t="n">
+      <c r="AJ36" s="5" t="n">
         <v>-0.989148092075455</v>
       </c>
-      <c r="AL27" t="inlineStr">
+      <c r="AL36" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
-      <c r="AQ27" s="4" t="n">
+      <c r="AQ36" s="4" t="n">
         <v>46289.90452546296</v>
       </c>
-      <c r="AR27" s="4" t="n">
-        <v>46309.08616898148</v>
+      <c r="AR36" s="4" t="n">
+        <v>46319.08390046296</v>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" t="inlineStr">
+    <row r="37">
+      <c r="A37" t="inlineStr">
         <is>
           <t>torgi_gov:22000157860000000129_1</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B37" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C37" t="inlineStr">
         <is>
           <t>22000157860000000129</t>
         </is>
       </c>
-      <c r="D28" t="n">
+      <c r="D37" t="n">
         <v>1</v>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>Часть сооружения автомобильного транспорта: Асфальтированные площадки, благоустройство, подъездные дороги, расположенного по адресу:  г. Москва, Каширское шоссе, д. 33, кадастровый номер 77:05:0004015:2311, общей площадью 300 кв.м.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
+      <c r="H37" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
-      <c r="I28" t="inlineStr">
+      <c r="I37" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Москворечье-Сабурово, ш. Каширское, дом 33</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>77:05:0004015:2311</t>
         </is>
       </c>
-      <c r="K28" s="2" t="n">
+      <c r="K37" s="2" t="n">
         <v>300</v>
       </c>
-      <c r="L28" s="3" t="n">
+      <c r="L37" s="3" t="n">
         <v>44875</v>
       </c>
-      <c r="N28" s="3" t="n">
+      <c r="N37" s="3" t="n">
         <v>149.58</v>
       </c>
-      <c r="O28" s="3" t="n">
+      <c r="O37" s="3" t="n">
         <v>44875</v>
       </c>
-      <c r="P28" s="3" t="n">
+      <c r="P37" s="3" t="n">
         <v>2243.75</v>
       </c>
-      <c r="R28" t="inlineStr">
+      <c r="R37" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
-      <c r="S28" t="inlineStr">
+      <c r="S37" t="inlineStr">
         <is>
           <t>Отсутствуют</t>
         </is>
       </c>
-      <c r="T28" t="inlineStr">
+      <c r="T37" t="inlineStr">
         <is>
           <t>Федеральная собственность</t>
         </is>
       </c>
-      <c r="U28" t="inlineStr">
+      <c r="U37" t="inlineStr">
         <is>
           <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
         </is>
       </c>
-      <c r="V28" t="inlineStr">
+      <c r="V37" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
-      <c r="W28" t="inlineStr">
+      <c r="W37" t="inlineStr">
         <is>
           <t>Сбербанк-АСТ</t>
         </is>
       </c>
-      <c r="X28" t="inlineStr">
+      <c r="X37" t="inlineStr">
         <is>
           <t>https://utp.sberbank-ast.ru/AP/NBT/PurchaseView/23/0/0/4235702</t>
         </is>
       </c>
-      <c r="Y28" t="inlineStr">
+      <c r="Y37" t="inlineStr">
         <is>
           <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ОБЪЕДИНЕННЫЙ ЭКОЛОГО-ТЕХНОЛОГИЧЕСКИЙ И НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ЦЕНТР ПО ОБЕЗВРЕЖИВАНИЮ РАО И ОХРАНЕ ОКРУЖАЮЩЕЙ СРЕДЫ"</t>
         </is>
       </c>
-      <c r="Z28" t="inlineStr">
+      <c r="Z37" t="inlineStr">
         <is>
           <t>7704009700</t>
         </is>
       </c>
-      <c r="AC28" s="4" t="n">
+      <c r="AC37" s="4" t="n">
         <v>46289</v>
       </c>
-      <c r="AD28" s="4" t="n">
+      <c r="AD37" s="4" t="n">
         <v>46303.99930555555</v>
       </c>
-      <c r="AE28" s="4" t="n">
+      <c r="AE37" s="4" t="n">
         <v>46307.41666666666</v>
       </c>
-      <c r="AF28" t="inlineStr">
+      <c r="AF37" t="inlineStr">
         <is>
           <t>Часть сооружения автомобильного транспорта: Асфальтированные площадки, благоустройство, подъездные дороги, расположенного по адресу:  г. Москва, Каширское шоссе, д. 33, кадастровый номер 77:05:0004015:2311, общей площадью 300 кв.м.</t>
         </is>
       </c>
-      <c r="AG28" t="inlineStr">
+      <c r="AG37" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000157860000000129_1</t>
         </is>
       </c>
-      <c r="AH28" s="3" t="n">
+      <c r="AH37" s="3" t="n">
         <v>32764216</v>
       </c>
-      <c r="AI28" s="3" t="n">
+      <c r="AI37" s="3" t="n">
         <v>503.6</v>
       </c>
-      <c r="AJ28" s="5" t="n">
+      <c r="AJ37" s="5" t="n">
         <v>0.9986303655182838</v>
       </c>
-      <c r="AQ28" s="4" t="n">
+      <c r="AQ37" s="4" t="n">
         <v>46289.0628125</v>
       </c>
-      <c r="AR28" s="4" t="n">
+      <c r="AR37" s="4" t="n">
         <v>46303.06430555556</v>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" t="inlineStr">
+    <row r="38">
+      <c r="A38" t="inlineStr">
         <is>
           <t>fedresurs:6252529c-2a6c-487f-96b5-d50e52b5111d_1</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
+      <c r="B38" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C38" t="inlineStr">
         <is>
           <t>380309</t>
         </is>
       </c>
-      <c r="D29" t="n">
+      <c r="D38" t="n">
         <v>1</v>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>Сооружение – склад ГСМ (лит. ЕЕ1Е2Е3Е4Е7Е8Е9Е10), емкости V=75 куб.м. – 5 шт., V=50 куб.м. – 4 шт. Назначение: нежилое</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H38" t="inlineStr">
         <is>
           <t>Самарская область</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I38" t="inlineStr">
         <is>
           <t>Самарская область, г.Тольятти, Автозаводский район, ул. Северная, д. 24А</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J38" t="inlineStr">
         <is>
           <t>63:09:0101158:3954</t>
         </is>
       </c>
-      <c r="K29" s="2" t="n">
+      <c r="K38" s="2" t="n">
         <v>10236</v>
       </c>
-      <c r="L29" s="3" t="n">
+      <c r="L38" s="3" t="n">
         <v>12890000</v>
       </c>
-      <c r="M29" s="3" t="n">
+      <c r="M38" s="3" t="n">
         <v>12890000</v>
       </c>
-      <c r="N29" s="3" t="n">
+      <c r="N38" s="3" t="n">
         <v>1259.28</v>
       </c>
-      <c r="P29" s="3" t="n">
+      <c r="P38" s="3" t="n">
         <v>2578000</v>
       </c>
-      <c r="U29" t="inlineStr">
+      <c r="U38" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V29" t="inlineStr">
+      <c r="V38" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W29" t="inlineStr">
+      <c r="W38" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA29" t="inlineStr">
+      <c r="AA38" t="inlineStr">
         <is>
           <t>ООО "ЛАДА-БЕНКОМ"</t>
         </is>
       </c>
-      <c r="AB29" t="inlineStr">
+      <c r="AB38" t="inlineStr">
         <is>
           <t>6345026635</t>
         </is>
       </c>
-      <c r="AC29" s="4" t="n">
+      <c r="AC38" s="4" t="n">
         <v>46293.5</v>
       </c>
-      <c r="AD29" s="4" t="n">
+      <c r="AD38" s="4" t="n">
         <v>46329.5</v>
       </c>
-      <c r="AF29" t="inlineStr">
+      <c r="AF38" t="inlineStr">
         <is>
           <t>Сооружение – склад ГСМ (лит. ЕЕ1Е2Е3Е4Е7Е8Е9Е10), емкости V=75 куб.м. – 5 шт., V=50 куб.м. – 4 шт. Назначение: нежилое. Объем 575 куб.м. Адрес: Самарская область, г.Тольятти, Автозаводский район, ул. Северная, д. 24А. Кадастровый номер: 63:09:0101158:3954, запись о регистрации права собственности № 63-63/009-63/009/002/2015-2568/2 от 20.03.2015г.; - Сооружение – железнодорожный путь от стрелки 1' до упора (Лит. Ж) – длина 323,6 м. Назначение: Нежилое. Протяженность: 324 м. Адрес: Самарская область, г. Тольятти, Автозаводский район, ул. Северная, д. 24а. Кадастровый номер: 63:09:0101158:3953, запись о
 регистрации права собственности № 63-63/009-63/009/002/2015-2558/2 от 20.03.2015г.; - Земельный участок. Категория земель: Земли промышленности, энергетики, транспорта, связи, радиовещания, телевидения, информатики, земли для обеспечения космической деятельности, земли обороны, безопасности и земли иного специального назначения. Вид
 разрешенного использования: для размещения промышленных объектов. Площадь: 10236 кв.м. Адрес: Самарская область, г. Тольятти, Автозаводский район, ул. Северная, 24А. Кадастровый номер: 63:09:0102157:503, запись о государственной регистрации права собственности 63-63/009-63/009/501/2015-851/3 от 9.09.2015г.
 Порядок ознакомления с имуществом: по предварительной записи по эл. почте madjyga@mail.ru в рабочие дни с 10:00 до 16:00 (МСК).</t>
         </is>
       </c>
-      <c r="AG29" t="inlineStr">
+      <c r="AG38" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6252529c-2a6c-487f-96b5-d50e52b5111d</t>
         </is>
       </c>
-      <c r="AH29" s="3" t="n">
+      <c r="AH38" s="3" t="n">
         <v>717120.9399999999</v>
       </c>
-      <c r="AI29" s="3" t="n">
+      <c r="AI38" s="3" t="n">
         <v>1247.17</v>
       </c>
-      <c r="AQ29" s="4" t="n">
+      <c r="AQ38" s="4" t="n">
         <v>46287.88399305556</v>
       </c>
-      <c r="AR29" s="4" t="n">
-        <v>46309.08325231481</v>
+      <c r="AR38" s="4" t="n">
+        <v>46319.08047453704</v>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" t="inlineStr">
+    <row r="39">
+      <c r="A39" t="inlineStr">
         <is>
           <t>fedresurs:01e94f5b-a986-4a4e-8166-cf24f2139afc_1</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
+      <c r="B39" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
+      <c r="C39" t="inlineStr">
         <is>
           <t>379855</t>
         </is>
       </c>
-      <c r="D30" t="n">
+      <c r="D39" t="n">
         <v>1</v>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t>1/2 доли нежилого сооружения (трасса газопровода низкого давления), кадастровый номер №50:21:0050401:1691, Протяженность 788 м., расположенного по адресу: Ленинский район, сельское поселение…</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
+      <c r="H39" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I30" t="inlineStr">
+      <c r="I39" t="inlineStr">
         <is>
           <t>Ленинский район, сельское поселение Молоковское, деревня Мисайлово, Первомайская, д. 215</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J39" t="inlineStr">
         <is>
           <t>50:21:0050401:1691</t>
         </is>
       </c>
-      <c r="L30" s="3" t="n">
-[...2 lines deleted...]
-      <c r="M30" s="3" t="n">
+      <c r="L39" s="3" t="n">
+        <v>397341.77</v>
+      </c>
+      <c r="M39" s="3" t="n">
         <v>2018250</v>
       </c>
-      <c r="U30" t="inlineStr">
+      <c r="U39" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V30" t="inlineStr">
+      <c r="V39" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W30" t="inlineStr">
+      <c r="W39" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA30" t="inlineStr">
+      <c r="AA39" t="inlineStr">
         <is>
           <t>Кишенков Алексей Сергеевич</t>
         </is>
       </c>
-      <c r="AB30" t="inlineStr">
+      <c r="AB39" t="inlineStr">
         <is>
           <t>500307344735</t>
         </is>
       </c>
-      <c r="AC30" s="4" t="n">
+      <c r="AC39" s="4" t="n">
         <v>46287.375</v>
       </c>
-      <c r="AD30" s="4" t="n">
+      <c r="AD39" s="4" t="n">
         <v>46346.75</v>
       </c>
-      <c r="AF30" t="inlineStr">
+      <c r="AF39" t="inlineStr">
         <is>
           <t>1/2 доли нежилого сооружения (трасса газопровода низкого давления), кадастровый номер №50:21:0050401:1691, Протяженность 788 м., расположенного по адресу: Ленинский район, сельское поселение Молоковское, деревня Мисайлово, Первомайская, д. 215.
 Условия публичного предложения: покупатель обязан обеспечивать надлежащее содержание и использование имущества в соответствии с его целевым назначением; предоставлять гражданам, организациям, осуществляющим эксплуатацию жилищного фонда социального использования, а также организациям, финансируемым за счет средств бюджетов бюджетной системы Российской Федерации, товары (работы, услуги) по регулируемым ценам (тарифам) в соответствии с установленными надбавками к ценам (тарифам) и предоставление указанным потребителям установленные федеральными законами, законами субъектов Российской Федерации, нормативными правовыми актами органов местного самоуправления льготы, в том числе льготы по оплате товаров (работ, услуг), а также иных устанавливаемых в соответствии с законодательством РФ обязательств.
 Ознакомиться с предметом торгов, порядком проведения торгов можно в рабочие дни с 10.00ч. до 17.00ч., заявки принимаются на электронную почту: ptkarina@mail.ru.</t>
         </is>
       </c>
-      <c r="AG30" t="inlineStr">
+      <c r="AG39" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/01e94f5b-a986-4a4e-8166-cf24f2139afc</t>
         </is>
       </c>
-      <c r="AH30" s="3" t="n">
+      <c r="AH39" s="3" t="n">
         <v>1387377.88</v>
       </c>
-      <c r="AI30" s="3" t="n">
+      <c r="AI39" s="3" t="n">
         <v>1760.63</v>
       </c>
-      <c r="AJ30" s="5" t="n">
-[...2 lines deleted...]
-      <c r="AQ30" s="4" t="n">
+      <c r="AJ39" s="5" t="n">
+        <v>0.7136023460313494</v>
+      </c>
+      <c r="AQ39" s="4" t="n">
         <v>46286.90381944444</v>
       </c>
-      <c r="AR30" s="4" t="n">
-        <v>46308.90467592593</v>
+      <c r="AR39" s="4" t="n">
+        <v>46319.09451388889</v>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" t="inlineStr">
+    <row r="40">
+      <c r="A40" t="inlineStr">
         <is>
           <t>fedresurs:02075d08-d139-41b5-aa44-723e25064823_1</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B40" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <t>234493-МЭТС-1</t>
         </is>
       </c>
-      <c r="D31" t="n">
+      <c r="D40" t="n">
         <v>1</v>
       </c>
-      <c r="E31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F31" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
         <is>
           <t>Жилая недвижимость; кадастровый (или условный) номер: 77:07:0006004:2941; тип объекта: Помещение; вид сооружения: Иное; значение: 264.50; полезная площадь (кв.м.): 264.50; этажность: 22; этаж: 8</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
+      <c r="H40" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
-      <c r="I31" t="inlineStr">
+      <c r="I40" t="inlineStr">
         <is>
           <t>Российская Федерация, город Москва, вн.тер.г. муниципальный округ Раменки, ул Мосфильмовская, д. 70, кв. 707</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>77:07:0006004:2941</t>
         </is>
       </c>
-      <c r="L31" s="3" t="n">
+      <c r="L40" s="3" t="n">
         <v>116780175</v>
       </c>
-      <c r="M31" s="3" t="n">
+      <c r="M40" s="3" t="n">
         <v>116780175</v>
       </c>
-      <c r="P31" s="3" t="n">
+      <c r="P40" s="3" t="n">
         <v>5839008.75</v>
       </c>
-      <c r="U31" t="inlineStr">
+      <c r="U40" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V31" t="inlineStr">
+      <c r="V40" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W31" t="inlineStr">
+      <c r="W40" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA31" t="inlineStr">
+      <c r="AA40" t="inlineStr">
         <is>
           <t>Кобесов Илья Николаевич</t>
         </is>
       </c>
-      <c r="AB31" t="inlineStr">
+      <c r="AB40" t="inlineStr">
         <is>
           <t>771906349942</t>
         </is>
       </c>
-      <c r="AC31" s="4" t="n">
+      <c r="AC40" s="4" t="n">
         <v>46282</v>
       </c>
-      <c r="AD31" s="4" t="n">
+      <c r="AD40" s="4" t="n">
         <v>46317</v>
       </c>
-      <c r="AF31" t="inlineStr">
+      <c r="AF40" t="inlineStr">
         <is>
           <t>Жилая недвижимость; кадастровый (или условный) номер: 77:07:0006004:2941; тип объекта: Помещение; вид сооружения: Иное; значение: 264.50; полезная площадь (кв.м.): 264.50; этажность: 22; этаж: 8. Адрес: Российская Федерация, город Москва, вн.тер.г. муниципальный округ Раменки, ул Мосфильмовская, д. 70, кв. 707
 Порядок ознакомления с имуществом должника:
 Торги по продаже имущества проводятся в соответствии с положениями Приказа Минэкономразвития РФ от 23.07.2015 г. № 495, ФЗ № 127-ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. Дополнительную информацию об имуществе и порядке ознакомления с ним можно получить по тел. +7 (999) 209-78-75 или по e-mail: stupinds@yandex.ru по рабочим дням в период приема заявок.</t>
         </is>
       </c>
-      <c r="AG31" t="inlineStr">
+      <c r="AG40" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/02075d08-d139-41b5-aa44-723e25064823</t>
         </is>
       </c>
-      <c r="AH31" s="3" t="n">
+      <c r="AH40" s="3" t="n">
         <v>122106234.56</v>
       </c>
-      <c r="AI31" s="3" t="n">
+      <c r="AI40" s="3" t="n">
         <v>461649.28</v>
       </c>
-      <c r="AJ31" s="5" t="n">
+      <c r="AJ40" s="5" t="n">
         <v>0.04361824422145211</v>
       </c>
-      <c r="AK31" t="inlineStr">
+      <c r="AK40" t="inlineStr">
         <is>
           <t>8/Этаж</t>
         </is>
       </c>
-      <c r="AL31" t="inlineStr">
+      <c r="AL40" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
-      <c r="AQ31" s="4" t="n">
+      <c r="AQ40" s="4" t="n">
         <v>46281.90412037037</v>
       </c>
-      <c r="AR31" s="4" t="n">
-[...1162 lines deleted...]
-      </c>
       <c r="AR40" s="4" t="n">
-        <v>46308.91967592593</v>
+        <v>46319.09145833334</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>fedresurs:9b7c8e5c-d45e-42e6-b87d-c3dcb1c3ec4d_1</t>
+          <t>fedresurs:4abfd0aa-819e-4e94-969b-e23f1066d079_1</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>232686-МЭТС-1</t>
+          <t>366931</t>
         </is>
       </c>
       <c r="D41" t="n">
         <v>1</v>
       </c>
       <c r="E41" t="inlineStr">
         <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>1/2 доли двухэтажного нежилого сооружения, кадастровый номер №77:17:0120114:375, площадью: 32 кв.м, расположенного по адресу: РФ, г. Москва, вн.тер.г. МО Коммунарка, ул. Николо-Хаванская, д. 8, корп.…</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>РФ, г. Москва, вн.тер.г. МО Коммунарка, ул. Николо-Хаванская, д. 8, корп. 1, стр. 7, на дату объявления торгов имеется</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>77:17:0120114:375</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="L41" s="3" t="n">
+        <v>2199243.04</v>
+      </c>
+      <c r="M41" s="3" t="n">
+        <v>3581100</v>
+      </c>
+      <c r="N41" s="3" t="n">
+        <v>68726.35000000001</v>
+      </c>
+      <c r="Q41" s="3" t="n">
+        <v>2199243.04</v>
+      </c>
+      <c r="U41" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V41" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W41" t="inlineStr">
+        <is>
+          <t>Центр дистанционных торгов</t>
+        </is>
+      </c>
+      <c r="AA41" t="inlineStr">
+        <is>
+          <t>Кишенков Алексей Сергеевич</t>
+        </is>
+      </c>
+      <c r="AB41" t="inlineStr">
+        <is>
+          <t>500307344735</t>
+        </is>
+      </c>
+      <c r="AC41" s="4" t="n">
+        <v>46239.375</v>
+      </c>
+      <c r="AD41" s="4" t="n">
+        <v>46304.75</v>
+      </c>
+      <c r="AF41" t="inlineStr">
+        <is>
+          <t>1/2 доли двухэтажного нежилого сооружения, кадастровый номер №77:17:0120114:375, площадью: 32 кв.м, расположенного по адресу: РФ, г. Москва, вн.тер.г. МО Коммунарка, ул. Николо-Хаванская, д. 8, корп. 1, стр. 7, на дату объявления торгов имеется обременение в виде уголовного ареста.
+Ознакомиться с предметом торгов, порядком проведения торгов можно в рабочие дни с 10.00ч. до 17.00ч., заявки принимаются на электронную почту: ptkarina@mail.ru</t>
+        </is>
+      </c>
+      <c r="AG41" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/4abfd0aa-819e-4e94-969b-e23f1066d079</t>
+        </is>
+      </c>
+      <c r="AH41" s="3" t="n">
+        <v>2752766.72</v>
+      </c>
+      <c r="AI41" s="3" t="n">
+        <v>86023.96000000001</v>
+      </c>
+      <c r="AJ41" s="5" t="n">
+        <v>0.2010790365846911</v>
+      </c>
+      <c r="AL41" t="inlineStr">
+        <is>
+          <t>Нежилое</t>
+        </is>
+      </c>
+      <c r="AQ41" s="4" t="n">
+        <v>46280.22421296296</v>
+      </c>
+      <c r="AR41" s="4" t="n">
+        <v>46306.09340277778</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>torgi_gov:21000010660000000127_1</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>21000010660000000127</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>1</v>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>сооружение, протяженностью 713 метров, с кадастровым номером 23:24:0000000:894, назначение: линейное сооружение (тепловая трасса), расположенное по адресу: Краснодарский край, Павловский район, станица Павловская, улица Горького, 263/1</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Павловский, с.п. Павловское, ст-ца Павловская, ул. Горького, дом 263/1</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>23:24:0000000:894</t>
+        </is>
+      </c>
+      <c r="L42" s="3" t="n">
+        <v>428363</v>
+      </c>
+      <c r="O42" s="3" t="n">
+        <v>42836.3</v>
+      </c>
+      <c r="P42" s="3" t="n">
+        <v>21418.15</v>
+      </c>
+      <c r="Q42" s="3" t="n">
+        <v>214181.5</v>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t>сохранение целевого назначения объекта</t>
+        </is>
+      </c>
+      <c r="T42" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U42" t="inlineStr">
+        <is>
+          <t>Продажа (приватизация) государственного и муниципального имущества</t>
+        </is>
+      </c>
+      <c r="V42" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W42" t="inlineStr">
+        <is>
+          <t>Сбербанк-АСТ</t>
+        </is>
+      </c>
+      <c r="X42" t="inlineStr">
+        <is>
+          <t>https://utp.sberbank-ast.ru/AP/NBT/PurchaseView/14/0/0/4226344</t>
+        </is>
+      </c>
+      <c r="Y42" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНЫМ ИМУЩЕСТВОМ АДМИНИСТРАЦИИ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ПАВЛОВСКИЙ РАЙОН</t>
+        </is>
+      </c>
+      <c r="Z42" t="inlineStr">
+        <is>
+          <t>2346003538</t>
+        </is>
+      </c>
+      <c r="AC42" s="4" t="n">
+        <v>46280.375</v>
+      </c>
+      <c r="AD42" s="4" t="n">
+        <v>46307.625</v>
+      </c>
+      <c r="AE42" s="4" t="n">
+        <v>46311.41666666666</v>
+      </c>
+      <c r="AF42" t="inlineStr">
+        <is>
+          <t>Сооружение с кадастровым номером 23:24:0000000:894 по адресу Российская Федерация, Краснодарский край, м.р-н Павловский, с.п. Павловское, ст-ца Павловская, ул Горького, д. 263/1</t>
+        </is>
+      </c>
+      <c r="AG42" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000010660000000127_1</t>
+        </is>
+      </c>
+      <c r="AH42" s="3" t="n">
+        <v>5752750.92</v>
+      </c>
+      <c r="AI42" s="3" t="n">
+        <v>8068.37</v>
+      </c>
+      <c r="AJ42" s="5" t="n">
+        <v>0.9255377112694461</v>
+      </c>
+      <c r="AQ42" s="4" t="n">
+        <v>46280.17967592592</v>
+      </c>
+      <c r="AR42" s="4" t="n">
+        <v>46307.06761574074</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>torgi_gov:21000010660000000127_2</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>21000010660000000127</t>
+        </is>
+      </c>
+      <c r="D43" t="n">
+        <v>2</v>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>сооружение, протяженностью 2711 метров, с кадастровым номером 23:24:0000000:792, назначение: линейное сооружение (тепловая трасса), расположенное по адресу: Краснодарский край, Павловский район, Павловское сельское поселение, станица Павловская, улица Крупской, № 250/1</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Павловский, с.п. Павловское, ст-ца Павловская, ул. Крупской, дом 250/1</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>23:24:0000000:792</t>
+        </is>
+      </c>
+      <c r="L43" s="3" t="n">
+        <v>1949385</v>
+      </c>
+      <c r="O43" s="3" t="n">
+        <v>194938.5</v>
+      </c>
+      <c r="P43" s="3" t="n">
+        <v>97469.25</v>
+      </c>
+      <c r="Q43" s="3" t="n">
+        <v>974692.5</v>
+      </c>
+      <c r="S43" t="inlineStr">
+        <is>
+          <t>сохранение целевого назначения объекта</t>
+        </is>
+      </c>
+      <c r="T43" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U43" t="inlineStr">
+        <is>
+          <t>Продажа (приватизация) государственного и муниципального имущества</t>
+        </is>
+      </c>
+      <c r="V43" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W43" t="inlineStr">
+        <is>
+          <t>Сбербанк-АСТ</t>
+        </is>
+      </c>
+      <c r="X43" t="inlineStr">
+        <is>
+          <t>https://utp.sberbank-ast.ru/AP/NBT/PurchaseView/14/0/0/4226344</t>
+        </is>
+      </c>
+      <c r="Y43" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНЫМ ИМУЩЕСТВОМ АДМИНИСТРАЦИИ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ПАВЛОВСКИЙ РАЙОН</t>
+        </is>
+      </c>
+      <c r="Z43" t="inlineStr">
+        <is>
+          <t>2346003538</t>
+        </is>
+      </c>
+      <c r="AC43" s="4" t="n">
+        <v>46280.375</v>
+      </c>
+      <c r="AD43" s="4" t="n">
+        <v>46307.625</v>
+      </c>
+      <c r="AE43" s="4" t="n">
+        <v>46311.41666666666</v>
+      </c>
+      <c r="AF43" t="inlineStr">
+        <is>
+          <t>Сооружение с кадастровым номером 23:24:0000000:792 по адресу Российская Федерация, Краснодарский край, м.р-н Павловский, с.п. Павловское, ст-ца Павловская, ул Крупской, д. 250/1</t>
+        </is>
+      </c>
+      <c r="AG43" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000010660000000127_2</t>
+        </is>
+      </c>
+      <c r="AH43" s="3" t="n">
+        <v>22162647.41</v>
+      </c>
+      <c r="AI43" s="3" t="n">
+        <v>8175.08</v>
+      </c>
+      <c r="AJ43" s="5" t="n">
+        <v>0.9120418709941476</v>
+      </c>
+      <c r="AM43" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ43" s="4" t="n">
+        <v>46280.17967592592</v>
+      </c>
+      <c r="AR43" s="4" t="n">
+        <v>46307.06761574074</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>torgi_gov:21000010660000000127_3</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>21000010660000000127</t>
+        </is>
+      </c>
+      <c r="D44" t="n">
+        <v>3</v>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>сооружение, протяженностью 1865 метров, с кадастровым номером 23:24:0000000:891, назначение: линейное сооружение (тепловая трасса), расположенное по адресу: Краснодарский край, Павловский район, станица Павловская, улица Калинина, 7/1</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Павловский, с.п. Павловское, ст-ца Павловская, ул. Калинина, дом 7/1</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>23:24:0000000:891</t>
+        </is>
+      </c>
+      <c r="L44" s="3" t="n">
+        <v>1486109</v>
+      </c>
+      <c r="O44" s="3" t="n">
+        <v>148610.9</v>
+      </c>
+      <c r="P44" s="3" t="n">
+        <v>74305.45</v>
+      </c>
+      <c r="Q44" s="3" t="n">
+        <v>743054.5</v>
+      </c>
+      <c r="S44" t="inlineStr">
+        <is>
+          <t>сохранение целевого назначения объекта</t>
+        </is>
+      </c>
+      <c r="T44" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U44" t="inlineStr">
+        <is>
+          <t>Продажа (приватизация) государственного и муниципального имущества</t>
+        </is>
+      </c>
+      <c r="V44" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W44" t="inlineStr">
+        <is>
+          <t>Сбербанк-АСТ</t>
+        </is>
+      </c>
+      <c r="X44" t="inlineStr">
+        <is>
+          <t>https://utp.sberbank-ast.ru/AP/NBT/PurchaseView/14/0/0/4226344</t>
+        </is>
+      </c>
+      <c r="Y44" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНЫМ ИМУЩЕСТВОМ АДМИНИСТРАЦИИ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ПАВЛОВСКИЙ РАЙОН</t>
+        </is>
+      </c>
+      <c r="Z44" t="inlineStr">
+        <is>
+          <t>2346003538</t>
+        </is>
+      </c>
+      <c r="AC44" s="4" t="n">
+        <v>46280.375</v>
+      </c>
+      <c r="AD44" s="4" t="n">
+        <v>46307.625</v>
+      </c>
+      <c r="AE44" s="4" t="n">
+        <v>46311.41666666666</v>
+      </c>
+      <c r="AF44" t="inlineStr">
+        <is>
+          <t>Сооружение с кадастровым номером 23:24:0000000:891 по адресу Российская Федерация, Краснодарский край, м.р-н Павловский, с.п. Павловское, ст-ца Павловская, ул Калинина, д. 7/1</t>
+        </is>
+      </c>
+      <c r="AG44" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000010660000000127_3</t>
+        </is>
+      </c>
+      <c r="AH44" s="3" t="n">
+        <v>15178211.21</v>
+      </c>
+      <c r="AI44" s="3" t="n">
+        <v>8138.45</v>
+      </c>
+      <c r="AJ44" s="5" t="n">
+        <v>0.9020893187320458</v>
+      </c>
+      <c r="AQ44" s="4" t="n">
+        <v>46280.17967592592</v>
+      </c>
+      <c r="AR44" s="4" t="n">
+        <v>46307.06761574074</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000133290000000055_1</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>22000133290000000055</t>
+        </is>
+      </c>
+      <c r="D45" t="n">
+        <v>1</v>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Сооружение-Водонапорная башня</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.о. Приморско-Ахтарский, г. Приморско-Ахтарск, ул. Первомайская, дом 104</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>23:25:0101089:362</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="n">
+        <v>69.40000000000001</v>
+      </c>
+      <c r="L45" s="3" t="n">
+        <v>1163660</v>
+      </c>
+      <c r="N45" s="3" t="n">
+        <v>16767.44</v>
+      </c>
+      <c r="O45" s="3" t="n">
+        <v>116366</v>
+      </c>
+      <c r="P45" s="3" t="n">
+        <v>58183</v>
+      </c>
+      <c r="Q45" s="3" t="n">
+        <v>1163660</v>
+      </c>
+      <c r="R45" t="inlineStr">
+        <is>
+          <t>1957</t>
+        </is>
+      </c>
+      <c r="S45" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="T45" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>Продажа (приватизация) государственного и муниципального имущества</t>
+        </is>
+      </c>
+      <c r="V45" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W45" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X45" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/4971b16c-28e6-4350-8511-1804b6ab8057/lots/86f56e95-f727-4cf6-8955-3df01f4edc62</t>
+        </is>
+      </c>
+      <c r="Y45" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ПРИМОРСКО-АХТАРСКИЙ МУНИЦИПАЛЬНЫЙ ОКРУГ КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z45" t="inlineStr">
+        <is>
+          <t>2347006193</t>
+        </is>
+      </c>
+      <c r="AC45" s="4" t="n">
+        <v>46280.375</v>
+      </c>
+      <c r="AD45" s="4" t="n">
+        <v>46307.75</v>
+      </c>
+      <c r="AE45" s="4" t="n">
+        <v>46310.41666666666</v>
+      </c>
+      <c r="AF45" t="inlineStr">
+        <is>
+          <t>Водонапорная башня, назначение: не определено, кадастровый номер 23:25:0101089:362, площадь 69,4 кв.м, расположенная по адресу: Краснодарский край, Приморско-Ахтарский р-н, г. Приморско-Ахтарск, ул. Первомайская, д. 104 с земельным участком, кадастровый номер 23:25:0101089:363, категория земель: земли населенных пунктов, вид разрешенного использования: коммунальное обслуживание, площадь 444 кв.м, расположенным по адресу: Краснодарский край, Приморско-Ахтарский район, город Приморско-Ахтарск, улица Первомайская, 104.</t>
+        </is>
+      </c>
+      <c r="AG45" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000133290000000055_1</t>
+        </is>
+      </c>
+      <c r="AH45" s="3" t="n">
+        <v>248551.43</v>
+      </c>
+      <c r="AI45" s="3" t="n">
+        <v>248551.43</v>
+      </c>
+      <c r="AQ45" s="4" t="n">
+        <v>46280.17967592592</v>
+      </c>
+      <c r="AR45" s="4" t="n">
+        <v>46307.06761574074</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>torgi_gov:23000054780000002535_1</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>23000054780000002535</t>
+        </is>
+      </c>
+      <c r="D46" t="n">
+        <v>1</v>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Нежилое сооружение (внутриплощадочная дорога) протяженностью 1006 м по адресу: г. Москва, п. Первомайское, дер. Пучково, к/н 77:18:0191401:471</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>г. Москва, вн.тер.г. городской округ Троицк, д. Пучково</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>77:18:0191401:471</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="n">
+        <v>1006</v>
+      </c>
+      <c r="L46" s="3" t="n">
+        <v>35578535</v>
+      </c>
+      <c r="N46" s="3" t="n">
+        <v>35366.34</v>
+      </c>
+      <c r="O46" s="3" t="n">
+        <v>5500000</v>
+      </c>
+      <c r="P46" s="3" t="n">
+        <v>180000</v>
+      </c>
+      <c r="T46" t="inlineStr">
+        <is>
+          <t>Иная собственность</t>
+        </is>
+      </c>
+      <c r="U46" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V46" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W46" t="inlineStr">
+        <is>
+          <t>Российский аукционный дом</t>
+        </is>
+      </c>
+      <c r="X46" t="inlineStr">
+        <is>
+          <t>https://catalog.lot-online.ru/notice/23000054780000002535/1</t>
+        </is>
+      </c>
+      <c r="Y46" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОСТОЧНЫЙ МОСТ"</t>
+        </is>
+      </c>
+      <c r="Z46" t="inlineStr">
+        <is>
+          <t>9714016316</t>
+        </is>
+      </c>
+      <c r="AC46" s="4" t="n">
+        <v>46280.375</v>
+      </c>
+      <c r="AD46" s="4" t="n">
+        <v>46307.66666666666</v>
+      </c>
+      <c r="AE46" s="4" t="n">
+        <v>46310.5</v>
+      </c>
+      <c r="AF46" t="inlineStr">
+        <is>
+          <t>Нежилое сооружение (внутриплощадочная дорога) протяженностью 1006 м по адресу: г. Москва, п. Первомайское, дер. Пучково, к/н 77:18:0191401:471, должник (собственник): ООО «АЛЬТЕРВЕСТ НАРА». Фотографии имущества судебным приставом - исполнителем не предоставлены</t>
+        </is>
+      </c>
+      <c r="AG46" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000054780000002535_1</t>
+        </is>
+      </c>
+      <c r="AH46" s="3" t="n">
+        <v>142815.48</v>
+      </c>
+      <c r="AI46" s="3" t="n">
+        <v>142815.48</v>
+      </c>
+      <c r="AJ46" s="5" t="n">
+        <v>-248.1223990564608</v>
+      </c>
+      <c r="AQ46" s="4" t="n">
+        <v>46280.17880787037</v>
+      </c>
+      <c r="AR46" s="4" t="n">
+        <v>46307.06421296296</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>fedresurs:7c365523-7b62-4433-9823-962f1df2706d_1</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>ПП-100447/1</t>
+        </is>
+      </c>
+      <c r="D47" t="n">
+        <v>1</v>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Газопровод высокого давления Р&lt;0,6 МПа от СНТ Лесной 1 до д. Площево (2-я очередь строительства), протяжённость: 9900 м., кадастровый номер: 33:01:000000:396, вид объекта недвижимости: сооружение,…</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Владимирская область</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>Владимирская область, муниципальный округ Александровский, газопровод высокого давления Р&lt;0,6 МПа от СНТ Лесной 1 до д. Площево (2-я очередь строительства), год завершения строительства: 2009г</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>33:01:000000:396</t>
+        </is>
+      </c>
+      <c r="L47" s="3" t="n">
+        <v>8089740</v>
+      </c>
+      <c r="M47" s="3" t="n">
+        <v>40448700</v>
+      </c>
+      <c r="O47" s="3" t="n">
+        <v>808974</v>
+      </c>
+      <c r="U47" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V47" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W47" t="inlineStr">
+        <is>
+          <t>Электронная площадка Центра реализации</t>
+        </is>
+      </c>
+      <c r="AA47" t="inlineStr">
+        <is>
+          <t>ООО  "ГАЗЭЛЕКТРОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="AB47" t="inlineStr">
+        <is>
+          <t>7715594210</t>
+        </is>
+      </c>
+      <c r="AC47" s="4" t="n">
+        <v>46279.79166666666</v>
+      </c>
+      <c r="AD47" s="4" t="n">
+        <v>46324</v>
+      </c>
+      <c r="AF47" t="inlineStr">
+        <is>
+          <t>Газопровод высокого давления Р&lt;0,6 МПа от СНТ Лесной 1 до д. Площево (2-я очередь строительства), протяжённость: 9900 м., кадастровый номер: 33:01:000000:396, вид объекта недвижимости: сооружение, назначение: производственное, адрес: Владимирская область, муниципальный округ Александровский, газопровод высокого давления Р&lt;0,6 МПа от СНТ Лесной 1 до д. Площево (2-я очередь строительства), год завершения строительства: 2009г. Вид права: собственность. Дата государственной регистрации: 19.03.2026г. Получение дополнительной информации производится с 10:00 до 17:00 по моск. времени, ежедневно, кроме выходных и праздничных дней. Тел: +79028862651. Почтовый адрес: 600000, г. Владимир, а/я 17, получатель ООО «ЦКТИ». Адрес электронной почты: ckti@inbox.ru</t>
+        </is>
+      </c>
+      <c r="AG47" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/7c365523-7b62-4433-9823-962f1df2706d</t>
+        </is>
+      </c>
+      <c r="AH47" s="3" t="n">
+        <v>23192683.12</v>
+      </c>
+      <c r="AI47" s="3" t="n">
+        <v>2342.7</v>
+      </c>
+      <c r="AJ47" s="5" t="n">
+        <v>0.6511943030418983</v>
+      </c>
+      <c r="AQ47" s="4" t="n">
+        <v>46279.88627314815</v>
+      </c>
+      <c r="AR47" s="4" t="n">
+        <v>46319.10612268518</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>fedresurs:582525c3-f8af-4b1e-906f-db3e3cc1e9f5_1</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>ПП-222603</t>
+        </is>
+      </c>
+      <c r="D48" t="n">
+        <v>1</v>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Сооружение, назначение: сооружение, наименование: АЗС, площадь застройки 1580,2 (Одна тысяча пятьсот восемьдесят целых две десятых) кв.м., кадастровый номер: 63:22:0806001:2186, расположенное по…</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Самарская область</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>Самарская область, Кинельский район, ст. Тургеневка, ул. Дорожная, 14, Земельный участок, категории земель: земли населённых пунктов, виды разрешенного использования: для размещения АЗС</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>63:22:0806001:2186</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="n">
+        <v>1294</v>
+      </c>
+      <c r="L48" s="3" t="n">
+        <v>8000100</v>
+      </c>
+      <c r="M48" s="3" t="n">
+        <v>16000200</v>
+      </c>
+      <c r="N48" s="3" t="n">
+        <v>6182.46</v>
+      </c>
+      <c r="O48" s="3" t="n">
+        <v>1600020</v>
+      </c>
+      <c r="S48" t="inlineStr">
+        <is>
+          <t>находится в залоге у ПАО "Совкомбанк"),
+Ознакомление с документами и имуществом - по запросу на адрес электронной почты: valeriya</t>
+        </is>
+      </c>
+      <c r="U48" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V48" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W48" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA48" t="inlineStr">
+        <is>
+          <t>Смирнова Рита Михайловна</t>
+        </is>
+      </c>
+      <c r="AB48" t="inlineStr">
+        <is>
+          <t>633000255850</t>
+        </is>
+      </c>
+      <c r="AC48" s="4" t="n">
+        <v>46279.5</v>
+      </c>
+      <c r="AD48" s="4" t="n">
+        <v>46303.5</v>
+      </c>
+      <c r="AF48" t="inlineStr">
+        <is>
+          <t>Сооружение, назначение: сооружение, наименование: АЗС, площадь застройки 1580,2 (Одна тысяча пятьсот восемьдесят целых две десятых) кв.м., кадастровый номер: 63:22:0806001:2186, расположенное по адресу: Самарская область, Кинельский район, ст. Тургеневка, ул. Дорожная, 14, Земельный участок, категории земель: земли населённых пунктов, виды разрешенного использования: для размещения АЗС, площадью 1 294 (Одна тысяча двести девяносто четыре) кв.м., кадастровый номер 63:22:0806002:48, расположенный по адресу: местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Самарская область, Кинельский район, ст. Тургеневка, ул. Дорожная, 14. (имущество находится в залоге у ПАО "Совкомбанк"),
+Ознакомление с документами и имуществом - по запросу на адрес электронной почты: valeriya.plexanova@mail.ru с момента публикации сообщения о продаже имущества и до окончания приема заявок, либо по телефону: 89063444104.</t>
+        </is>
+      </c>
+      <c r="AG48" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/582525c3-f8af-4b1e-906f-db3e3cc1e9f5</t>
+        </is>
+      </c>
+      <c r="AH48" s="3" t="n">
+        <v>5093925.09</v>
+      </c>
+      <c r="AI48" s="3" t="n">
+        <v>140328.51</v>
+      </c>
+      <c r="AM48" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ48" s="4" t="n">
+        <v>46279.18189814815</v>
+      </c>
+      <c r="AR48" s="4" t="n">
+        <v>46312.90921296296</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>fedresurs:4d964d31-4460-4f15-a1ed-9b9079855c72_1</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>368368</t>
+        </is>
+      </c>
+      <c r="D49" t="n">
+        <v>1</v>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Сети водоснабжения, принадлежащие ООО "Управляющая Эксплуатационная Компания "Европейская Долина-2" (ИНН 7751511604), состоящие из следующих объектов: Колодцы водопроводные диаметром 1м - в…</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>Московская область, г. Подольск, ул. Подольская, 10а, офис № 13, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по электронной почте i9262257970@yandex.ru, тел – 89055998919</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>77:22:0020229:186</t>
+        </is>
+      </c>
+      <c r="L49" s="3" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="M49" s="3" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="P49" s="3" t="n">
+        <v>375000</v>
+      </c>
+      <c r="U49" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V49" t="inlineStr">
+        <is>
+          <t>Открытый конкурс</t>
+        </is>
+      </c>
+      <c r="W49" t="inlineStr">
+        <is>
+          <t>Центр дистанционных торгов</t>
+        </is>
+      </c>
+      <c r="AA49" t="inlineStr">
+        <is>
+          <t>ООО "УЭК "ЕД-2"</t>
+        </is>
+      </c>
+      <c r="AB49" t="inlineStr">
+        <is>
+          <t>7751511604</t>
+        </is>
+      </c>
+      <c r="AC49" s="4" t="n">
+        <v>46244</v>
+      </c>
+      <c r="AD49" s="4" t="n">
+        <v>46279.99930555555</v>
+      </c>
+      <c r="AF49" t="inlineStr">
+        <is>
+          <t>Сети водоснабжения, принадлежащие ООО "Управляющая Эксплуатационная Компания "Европейская Долина-2" (ИНН 7751511604), состоящие из следующих объектов: Колодцы водопроводные диаметром 1м - в количестве 177 ед., Сети водопровода общей протяженностью - 12 800п.м., в том числе: Сети водопровода из полиэтиленовых труб диаметром 160мм – протяженностью 12000п.м. Сети водопровода из стальных труб диаметром 160 мм – протяженностью 800 п.м. Сети канализации, принадлежащие ООО "Управляющая Эксплуатационная Компания "Европейская Долина-2" (ИНН 7751511604), состоящие из следующих объектов: Колодцы канализационные диаметром 1м - в количестве 187ед., Сети канализационные общей протяженностью – 12 800п.м., в том числе: Сети канализационные из полиэтиленовых труб диаметром 300мм – протяженностью 12 240 п.м. Сети канализационные из бетонных труб диаметром 300мм – протяженностью 560 п.м. КНС (канализационно-насосная станция), подземное сооружение объемом 10 куб.м., в количестве 3 ед. Сети газоснабжения, принадлежащие ООО "Управляющая Эксплуатационная Компания "Европейская Долина-2" (ИНН 7751511604), состоящие из следующих объектов (кадастровый номер 77:22:0020229:186, кадастровый номер 77:22:0020229:187): 3.1 ГРП (газорегуляторный пункт) шкафного типа МРП-1000 (с двумя регуляторами РДГ-50/40В) – в количестве 3 ед. 3.2 Подземный газопровод общей протяженностью 2 304,1п.м., в том числе: Подземный газопровод высокого давления Г3 из полиэтиленовых труб DN110мм, протяженностью 52,7п.м. Подземный газопровод среднего давления Г2 из полиэтиленовых труб DN160мм, протяженностью 643п.м. Подземный газопровод среднего давления Г2 из полиэтиленовых труб DN110мм, протяженностью 1479п.м. Подземный газопровод среднего давления Г2 из полиэтиленовых труб DN63мм, протяженностью 57п.м. Подземный газопровод низкого давления Г1 из полиэтиленовых труб DN63мм, протяженностью 72,4п.м. Сети электроснабжения, принадлежащие ООО "Управляющая Эксплуатационная Компания "Европейская Долина-2" (ИНН 7751511604), состоящие из следующих объектов: Трансформаторная подстанция КРН-147 с трансформатором 400кВА – 1 ед. Трансформаторная подстанция РУ-0,4кВ КТП-982 с трансформатором 630кВА – 1 ед. Трансформаторная подстанция РУ-0,4кВ КТП-984 с трансформатором 630кВА – 1 ед. Кабельная линия 0,4 кВ (марка кабеля АВБШв 4х240) протяженностью 22 000 п.м. Кабельная линия 10 кВ (марка кабеля СИП-3 1х70) протяженностью 1 600 п.м. (ВЛ-10кВ до КРН-147). Столбы освещения в количестве - 242 ед., в том числе: Столбы освещения – опора силовая высотой 7м с кронштейном К1К-1,5- 2,0-К110 и светильником в количестве 30 ед. Столбы освещения – опора силовая высотой 3м со светильником в количестве 212 ед. Распределительные щиты наружной установки (У1, IP54) на цельносварной раме в количестве - 161 ед.
+Ознакомление с документацией проводится по адресу: Московская область, г. Подольск, ул. Подольская, 10а, офис № 13, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по электронной почте i9262257970@yandex.ru, тел – 89055998919. Ознакомление с имуществом осуществляется по согласованию с организатором торгов.</t>
+        </is>
+      </c>
+      <c r="AG49" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/4d964d31-4460-4f15-a1ed-9b9079855c72</t>
+        </is>
+      </c>
+      <c r="AH49" s="3" t="n">
+        <v>170204.72</v>
+      </c>
+      <c r="AI49" s="3" t="n">
+        <v>3039.37</v>
+      </c>
+      <c r="AQ49" s="4" t="n">
+        <v>46278.12307870371</v>
+      </c>
+      <c r="AR49" s="4" t="n">
+        <v>46316.92152777778</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>fedresurs:9b7c8e5c-d45e-42e6-b87d-c3dcb1c3ec4d_1</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>232686-МЭТС-1</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>1</v>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
         <is>
           <t>Автоматический шиномонтажный станок со стендом</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G50" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="L41" s="3" t="n">
+      <c r="L50" s="3" t="n">
         <v>215862.3</v>
       </c>
-      <c r="M41" s="3" t="n">
+      <c r="M50" s="3" t="n">
         <v>215862.3</v>
       </c>
-      <c r="P41" s="3" t="n">
+      <c r="P50" s="3" t="n">
         <v>10793.12</v>
       </c>
-      <c r="U41" t="inlineStr">
+      <c r="U50" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V41" t="inlineStr">
+      <c r="V50" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W41" t="inlineStr">
+      <c r="W50" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA41" t="inlineStr">
+      <c r="AA50" t="inlineStr">
         <is>
           <t>ООО "ДОНСТРОЙ 2"</t>
         </is>
       </c>
-      <c r="AB41" t="inlineStr">
+      <c r="AB50" t="inlineStr">
         <is>
           <t>7743177219</t>
         </is>
       </c>
-      <c r="AC41" s="4" t="n">
+      <c r="AC50" s="4" t="n">
         <v>46279.375</v>
       </c>
-      <c r="AD41" s="4" t="n">
+      <c r="AD50" s="4" t="n">
         <v>46314.625</v>
       </c>
-      <c r="AF41" t="inlineStr">
+      <c r="AF50" t="inlineStr">
         <is>
           <t>Автоматический шиномонтажный станок со стендом
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом, производится по адресу охраняемой площадки ООО «АВТОЩИТ АЛЬФА» Московская область, Ленинский р-он, д. Горки, промзона, ориентир сооружение 6; с документами – г. Ульяновск, Промышленная, д. 59А, оф. 309, в рабочие дни с 08:00 до 17 :00 (МСК), предварительно согласовав время ознакомления по телефону 89626315320</t>
         </is>
       </c>
-      <c r="AG41" t="inlineStr">
+      <c r="AG50" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9b7c8e5c-d45e-42e6-b87d-c3dcb1c3ec4d</t>
         </is>
       </c>
-      <c r="AQ41" s="4" t="n">
+      <c r="AQ50" s="4" t="n">
         <v>46278.11391203704</v>
       </c>
-      <c r="AR41" s="4" t="n">
-        <v>46309.1075</v>
+      <c r="AR50" s="4" t="n">
+        <v>46316.11914351852</v>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" t="inlineStr">
+    <row r="51">
+      <c r="A51" t="inlineStr">
         <is>
           <t>fedresurs:b12491dc-1413-4f87-ac74-96503e0439a5_5</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
+      <c r="B51" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C51" t="inlineStr">
         <is>
           <t>232686-МЭТС-5</t>
         </is>
       </c>
-      <c r="D42" t="n">
+      <c r="D51" t="n">
         <v>5</v>
       </c>
-      <c r="E42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F42" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
         <is>
           <t>Стационарный бетононасос CIFA PC 907/612</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="G51" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="L42" s="3" t="n">
+      <c r="L51" s="3" t="n">
         <v>1856999.7</v>
       </c>
-      <c r="M42" s="3" t="n">
+      <c r="M51" s="3" t="n">
         <v>1856999.7</v>
       </c>
-      <c r="P42" s="3" t="n">
+      <c r="P51" s="3" t="n">
         <v>92849.99000000001</v>
       </c>
-      <c r="U42" t="inlineStr">
+      <c r="U51" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V42" t="inlineStr">
+      <c r="V51" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W42" t="inlineStr">
+      <c r="W51" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA42" t="inlineStr">
+      <c r="AA51" t="inlineStr">
         <is>
           <t>ООО "ДОНСТРОЙ 2"</t>
         </is>
       </c>
-      <c r="AB42" t="inlineStr">
+      <c r="AB51" t="inlineStr">
         <is>
           <t>7743177219</t>
         </is>
       </c>
-      <c r="AC42" s="4" t="n">
+      <c r="AC51" s="4" t="n">
         <v>46279.375</v>
       </c>
-      <c r="AD42" s="4" t="n">
+      <c r="AD51" s="4" t="n">
         <v>46314.625</v>
       </c>
-      <c r="AF42" t="inlineStr">
+      <c r="AF51" t="inlineStr">
         <is>
           <t>Стационарный бетононасос CIFA PC 907/612
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом, производится по адресу охраняемой площадки ООО «АВТОЩИТ АЛЬФА» Московская область, Ленинский р-он, д. Горки, промзона, ориентир сооружение 6; с документами – г. Ульяновск, Промышленная, д. 59А, оф. 309, в рабочие дни с 08:00 до 17 :00 (МСК), предварительно согласовав время ознакомления по телефону 89626315320</t>
         </is>
       </c>
-      <c r="AG42" t="inlineStr">
+      <c r="AG51" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b12491dc-1413-4f87-ac74-96503e0439a5</t>
         </is>
       </c>
-      <c r="AQ42" s="4" t="n">
+      <c r="AQ51" s="4" t="n">
         <v>46278.1132175926</v>
       </c>
-      <c r="AR42" s="4" t="n">
-        <v>46309.10748842593</v>
+      <c r="AR51" s="4" t="n">
+        <v>46316.11886574074</v>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" t="inlineStr">
+    <row r="52">
+      <c r="A52" t="inlineStr">
         <is>
           <t>fedresurs:ccd26c11-141e-4e55-8806-e5948c0db85c_6</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
+      <c r="B52" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
+      <c r="C52" t="inlineStr">
         <is>
           <t>232686-МЭТС-6</t>
         </is>
       </c>
-      <c r="D43" t="n">
+      <c r="D52" t="n">
         <v>6</v>
       </c>
-      <c r="E43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F43" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
         <is>
           <t>Бетонораспределительная стрела АСМЕ BVZ 12-C № 08/D/06</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="L43" s="3" t="n">
+      <c r="L52" s="3" t="n">
         <v>1438499.7</v>
       </c>
-      <c r="M43" s="3" t="n">
+      <c r="M52" s="3" t="n">
         <v>1438499.7</v>
       </c>
-      <c r="P43" s="3" t="n">
+      <c r="P52" s="3" t="n">
         <v>71924.99000000001</v>
       </c>
-      <c r="U43" t="inlineStr">
+      <c r="U52" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V43" t="inlineStr">
+      <c r="V52" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W43" t="inlineStr">
+      <c r="W52" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA43" t="inlineStr">
+      <c r="AA52" t="inlineStr">
         <is>
           <t>ООО "ДОНСТРОЙ 2"</t>
         </is>
       </c>
-      <c r="AB43" t="inlineStr">
+      <c r="AB52" t="inlineStr">
         <is>
           <t>7743177219</t>
         </is>
       </c>
-      <c r="AC43" s="4" t="n">
+      <c r="AC52" s="4" t="n">
         <v>46279.375</v>
       </c>
-      <c r="AD43" s="4" t="n">
+      <c r="AD52" s="4" t="n">
         <v>46314.625</v>
       </c>
-      <c r="AF43" t="inlineStr">
+      <c r="AF52" t="inlineStr">
         <is>
           <t>Бетонораспределительная стрела АСМЕ BVZ 12-C № 08/D/06
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом, производится по адресу охраняемой площадки ООО «АВТОЩИТ АЛЬФА» Московская область, Ленинский р-он, д. Горки, промзона, ориентир сооружение 6; с документами – г. Ульяновск, Промышленная, д. 59А, оф. 309, в рабочие дни с 08:00 до 17 :00 (МСК), предварительно согласовав время ознакомления по телефону 89626315320</t>
         </is>
       </c>
-      <c r="AG43" t="inlineStr">
+      <c r="AG52" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ccd26c11-141e-4e55-8806-e5948c0db85c</t>
         </is>
       </c>
-      <c r="AQ43" s="4" t="n">
+      <c r="AQ52" s="4" t="n">
         <v>46278.1130787037</v>
       </c>
-      <c r="AR43" s="4" t="n">
-        <v>46309.10748842593</v>
+      <c r="AR52" s="4" t="n">
+        <v>46316.11879629629</v>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="inlineStr">
         <is>
           <t>fedresurs:19b344e6-bed0-4a86-95ea-091a82c1df64_7</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B53" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C53" t="inlineStr">
         <is>
           <t>232686-МЭТС-7</t>
         </is>
       </c>
-      <c r="D44" t="n">
+      <c r="D53" t="n">
         <v>7</v>
       </c>
-      <c r="E44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F44" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
         <is>
           <t>Гидравлическая отсечка PAMEC DVY 55 MH</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="L44" s="3" t="n">
+      <c r="L53" s="3" t="n">
         <v>97499.7</v>
       </c>
-      <c r="M44" s="3" t="n">
+      <c r="M53" s="3" t="n">
         <v>97499.7</v>
       </c>
-      <c r="P44" s="3" t="n">
+      <c r="P53" s="3" t="n">
         <v>4874.99</v>
       </c>
-      <c r="U44" t="inlineStr">
+      <c r="U53" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V44" t="inlineStr">
+      <c r="V53" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W44" t="inlineStr">
+      <c r="W53" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA44" t="inlineStr">
+      <c r="AA53" t="inlineStr">
         <is>
           <t>ООО "ДОНСТРОЙ 2"</t>
         </is>
       </c>
-      <c r="AB44" t="inlineStr">
+      <c r="AB53" t="inlineStr">
         <is>
           <t>7743177219</t>
         </is>
       </c>
-      <c r="AC44" s="4" t="n">
+      <c r="AC53" s="4" t="n">
         <v>46279.375</v>
       </c>
-      <c r="AD44" s="4" t="n">
+      <c r="AD53" s="4" t="n">
         <v>46314.625</v>
       </c>
-      <c r="AF44" t="inlineStr">
+      <c r="AF53" t="inlineStr">
         <is>
           <t>Гидравлическая отсечка PAMEC DVY 55 MH
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом, производится по адресу охраняемой площадки ООО «АВТОЩИТ АЛЬФА» Московская область, Ленинский р-он, д. Горки, промзона, ориентир сооружение 6; с документами – г. Ульяновск, Промышленная, д. 59А, оф. 309, в рабочие дни с 08:00 до 17 :00 (МСК), предварительно согласовав время ознакомления по телефону 89626315320</t>
         </is>
       </c>
-      <c r="AG44" t="inlineStr">
+      <c r="AG53" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/19b344e6-bed0-4a86-95ea-091a82c1df64</t>
         </is>
       </c>
-      <c r="AQ44" s="4" t="n">
+      <c r="AQ53" s="4" t="n">
         <v>46278.11293981481</v>
       </c>
-      <c r="AR44" s="4" t="n">
-        <v>46309.10748842593</v>
+      <c r="AR53" s="4" t="n">
+        <v>46316.11872685186</v>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" t="inlineStr">
+    <row r="54">
+      <c r="A54" t="inlineStr">
         <is>
           <t>fedresurs:722b1faa-ae1f-4515-8bd9-8f3c80b70b71_8</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B54" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C54" t="inlineStr">
         <is>
           <t>232686-МЭТС-8</t>
         </is>
       </c>
-      <c r="D45" t="n">
+      <c r="D54" t="n">
         <v>8</v>
       </c>
-      <c r="E45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F45" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
         <is>
           <t>Установка для резки свай "Гидрозуб" 350*350</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G54" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="L45" s="3" t="n">
+      <c r="L54" s="3" t="n">
         <v>271260</v>
       </c>
-      <c r="M45" s="3" t="n">
+      <c r="M54" s="3" t="n">
         <v>271260</v>
       </c>
-      <c r="P45" s="3" t="n">
+      <c r="P54" s="3" t="n">
         <v>13563</v>
       </c>
-      <c r="U45" t="inlineStr">
+      <c r="U54" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V45" t="inlineStr">
+      <c r="V54" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W45" t="inlineStr">
+      <c r="W54" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA45" t="inlineStr">
+      <c r="AA54" t="inlineStr">
         <is>
           <t>ООО "ДОНСТРОЙ 2"</t>
         </is>
       </c>
-      <c r="AB45" t="inlineStr">
+      <c r="AB54" t="inlineStr">
         <is>
           <t>7743177219</t>
         </is>
       </c>
-      <c r="AC45" s="4" t="n">
+      <c r="AC54" s="4" t="n">
         <v>46279.375</v>
       </c>
-      <c r="AD45" s="4" t="n">
+      <c r="AD54" s="4" t="n">
         <v>46314.625</v>
       </c>
-      <c r="AF45" t="inlineStr">
+      <c r="AF54" t="inlineStr">
         <is>
           <t>Установка для резки свай "Гидрозуб" 350*350
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом, производится по адресу охраняемой площадки ООО «АВТОЩИТ АЛЬФА» Московская область, Ленинский р-он, д. Горки, промзона, ориентир сооружение 6; с документами – г. Ульяновск, Промышленная, д. 59А, оф. 309, в рабочие дни с 08:00 до 17 :00 (МСК), предварительно согласовав время ознакомления по телефону 89626315320</t>
         </is>
       </c>
-      <c r="AG45" t="inlineStr">
+      <c r="AG54" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/722b1faa-ae1f-4515-8bd9-8f3c80b70b71</t>
         </is>
       </c>
-      <c r="AQ45" s="4" t="n">
+      <c r="AQ54" s="4" t="n">
         <v>46278.11280092593</v>
       </c>
-      <c r="AR45" s="4" t="n">
-        <v>46309.10747685185</v>
+      <c r="AR54" s="4" t="n">
+        <v>46316.11865740741</v>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" t="inlineStr">
+    <row r="55">
+      <c r="A55" t="inlineStr">
         <is>
           <t>fedresurs:13008a42-bf57-43d6-8689-67d27cfdfc53_6</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B55" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C55" t="inlineStr">
         <is>
           <t>42740–ОАОФ</t>
         </is>
       </c>
-      <c r="D46" t="n">
+      <c r="D55" t="n">
         <v>6</v>
       </c>
-      <c r="E46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F46" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Определение победителя</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
         <is>
           <t>Сооружение, кадастровый номер 50:08:0040233:666, Протяженность 1029 м.; местоположение: Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира:…</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
+      <c r="H55" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I46" t="inlineStr">
+      <c r="I55" t="inlineStr">
         <is>
           <t>Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира: Московская область, Истринский район, сельское поселение Ермолинское, дер</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
+      <c r="J55" t="inlineStr">
         <is>
           <t>50:08:0040233:666</t>
         </is>
       </c>
-      <c r="L46" s="3" t="n">
+      <c r="L55" s="3" t="n">
         <v>1566277.35</v>
       </c>
-      <c r="M46" s="3" t="n">
+      <c r="M55" s="3" t="n">
         <v>1566277.35</v>
       </c>
-      <c r="U46" t="inlineStr">
+      <c r="U55" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V46" t="inlineStr">
+      <c r="V55" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W46" t="inlineStr">
+      <c r="W55" t="inlineStr">
         <is>
           <t>Электронная торговая площадка ELECTRO-TORGI.RU</t>
         </is>
       </c>
-      <c r="AA46" t="inlineStr">
+      <c r="AA55" t="inlineStr">
         <is>
           <t>ООО "ПРОДИНВЕСТ"</t>
         </is>
       </c>
-      <c r="AB46" t="inlineStr">
+      <c r="AB55" t="inlineStr">
         <is>
           <t>7706514603</t>
         </is>
       </c>
-      <c r="AC46" s="4" t="n">
+      <c r="AC55" s="4" t="n">
         <v>46279.41666666666</v>
       </c>
-      <c r="AD46" s="4" t="n">
+      <c r="AD55" s="4" t="n">
         <v>46311.70833333334</v>
       </c>
-      <c r="AF46" t="inlineStr">
+      <c r="AF55" t="inlineStr">
         <is>
           <t>Сооружение, кадастровый номер 50:08:0040233:666, Протяженность 1029 м.; местоположение: Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира: Московская область, Истринский район, сельское поселение Ермолинское, дер. Духанино, д. 10</t>
         </is>
       </c>
-      <c r="AG46" t="inlineStr">
+      <c r="AG55" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/13008a42-bf57-43d6-8689-67d27cfdfc53</t>
         </is>
       </c>
-      <c r="AH46" s="3" t="n">
+      <c r="AH55" s="3" t="n">
         <v>1740308.17</v>
       </c>
-      <c r="AI46" s="3" t="n">
+      <c r="AI55" s="3" t="n">
         <v>1691.26</v>
       </c>
-      <c r="AJ46" s="5" t="n">
+      <c r="AJ55" s="5" t="n">
         <v>0.1000000017238325</v>
       </c>
-      <c r="AQ46" s="4" t="n">
+      <c r="AQ55" s="4" t="n">
         <v>46278.09391203704</v>
       </c>
-      <c r="AR46" s="4" t="n">
-        <v>46309.09538194445</v>
+      <c r="AR55" s="4" t="n">
+        <v>46313.08607638889</v>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" t="inlineStr">
+    <row r="56">
+      <c r="A56" t="inlineStr">
         <is>
           <t>fedresurs:2febbe32-6687-49b4-bf61-81ab3fb456f9_18</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B56" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C56" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/18</t>
         </is>
       </c>
-      <c r="D47" t="n">
+      <c r="D56" t="n">
         <v>18</v>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (комплекс по</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
+      <c r="H56" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I47" t="inlineStr">
+      <c r="I56" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J56" t="inlineStr">
         <is>
           <t>26:06:093501:40</t>
         </is>
       </c>
-      <c r="K47" s="2" t="n">
+      <c r="K56" s="2" t="n">
         <v>2124</v>
       </c>
-      <c r="L47" s="3" t="n">
+      <c r="L56" s="3" t="n">
         <v>21766500</v>
       </c>
-      <c r="M47" s="3" t="n">
+      <c r="M56" s="3" t="n">
         <v>21766500</v>
       </c>
-      <c r="N47" s="3" t="n">
+      <c r="N56" s="3" t="n">
         <v>10247.88</v>
       </c>
-      <c r="O47" s="3" t="n">
+      <c r="O56" s="3" t="n">
         <v>4353300</v>
       </c>
-      <c r="U47" t="inlineStr">
+      <c r="U56" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V47" t="inlineStr">
+      <c r="V56" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W47" t="inlineStr">
+      <c r="W56" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA47" t="inlineStr">
+      <c r="AA56" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB47" t="inlineStr">
+      <c r="AB56" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC47" s="4" t="n">
+      <c r="AC56" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD47" s="4" t="n">
+      <c r="AD56" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF47" t="inlineStr">
+      <c r="AF56" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (комплекс по
 переработке углеводородного сырья производительностью 100 т.т/год по
 сырью (I очередь строительства)), площадь застройки 2124 кв.м., адрес:
 Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:40.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG47" t="inlineStr">
+      <c r="AG56" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2febbe32-6687-49b4-bf61-81ab3fb456f9</t>
         </is>
       </c>
-      <c r="AH47" s="3" t="n">
+      <c r="AH56" s="3" t="n">
         <v>35302642.92</v>
       </c>
-      <c r="AI47" s="3" t="n">
+      <c r="AI56" s="3" t="n">
         <v>16620.83</v>
       </c>
-      <c r="AJ47" s="5" t="n">
+      <c r="AJ56" s="5" t="n">
         <v>0.3834314317677154</v>
       </c>
-      <c r="AQ47" s="4" t="n">
+      <c r="AQ56" s="4" t="n">
         <v>46278.02460648148</v>
       </c>
-      <c r="AR47" s="4" t="n">
+      <c r="AR56" s="4" t="n">
         <v>46289.92398148148</v>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" t="inlineStr">
+    <row r="57">
+      <c r="A57" t="inlineStr">
         <is>
           <t>fedresurs:c8409b7b-eb3e-4ae5-b37d-1a124b6686a0_19</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B57" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C57" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/19</t>
         </is>
       </c>
-      <c r="D48" t="n">
+      <c r="D57" t="n">
         <v>19</v>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E57" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F57" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (комплекс по</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G57" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
+      <c r="H57" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr">
+      <c r="I57" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J57" t="inlineStr">
         <is>
           <t>26:06:000000:7839</t>
         </is>
       </c>
-      <c r="K48" s="2" t="n">
+      <c r="K57" s="2" t="n">
         <v>1045</v>
       </c>
-      <c r="L48" s="3" t="n">
+      <c r="L57" s="3" t="n">
         <v>16995750.3</v>
       </c>
-      <c r="M48" s="3" t="n">
+      <c r="M57" s="3" t="n">
         <v>16995750.3</v>
       </c>
-      <c r="N48" s="3" t="n">
+      <c r="N57" s="3" t="n">
         <v>16263.88</v>
       </c>
-      <c r="O48" s="3" t="n">
+      <c r="O57" s="3" t="n">
         <v>3399150.06</v>
       </c>
-      <c r="U48" t="inlineStr">
+      <c r="U57" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V48" t="inlineStr">
+      <c r="V57" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W48" t="inlineStr">
+      <c r="W57" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA48" t="inlineStr">
+      <c r="AA57" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB48" t="inlineStr">
+      <c r="AB57" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC48" s="4" t="n">
+      <c r="AC57" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD48" s="4" t="n">
+      <c r="AD57" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF48" t="inlineStr">
+      <c r="AF57" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (комплекс по
 переработке углеводородного сырья производительностью 100 т.т/год по
 сырью (I очередь строительства)), площадь застройки 1045 кв.м., адрес:
 Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:000000:7839.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG48" t="inlineStr">
+      <c r="AG57" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c8409b7b-eb3e-4ae5-b37d-1a124b6686a0</t>
         </is>
       </c>
-      <c r="AH48" s="3" t="n">
+      <c r="AH57" s="3" t="n">
         <v>1037152.05</v>
       </c>
-      <c r="AI48" s="3" t="n">
+      <c r="AI57" s="3" t="n">
         <v>992.49</v>
       </c>
-      <c r="AJ48" s="5" t="n">
+      <c r="AJ57" s="5" t="n">
         <v>-15.38694181822231</v>
       </c>
-      <c r="AQ48" s="4" t="n">
+      <c r="AQ57" s="4" t="n">
         <v>46278.02252314815</v>
       </c>
-      <c r="AR48" s="4" t="n">
+      <c r="AR57" s="4" t="n">
         <v>46289.92384259259</v>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" t="inlineStr">
+    <row r="58">
+      <c r="A58" t="inlineStr">
         <is>
           <t>fedresurs:f091c579-f8f3-43f7-89f4-5197d9a003f1_20</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B58" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C58" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/20</t>
         </is>
       </c>
-      <c r="D49" t="n">
+      <c r="D58" t="n">
         <v>20</v>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
+      <c r="F58" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (промежуточный</t>
         </is>
       </c>
-      <c r="G49" t="inlineStr">
+      <c r="G58" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
+      <c r="H58" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I49" t="inlineStr">
+      <c r="I58" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr">
+      <c r="J58" t="inlineStr">
         <is>
           <t>26:06:093501:29</t>
         </is>
       </c>
-      <c r="K49" s="2" t="n">
+      <c r="K58" s="2" t="n">
         <v>703.6</v>
       </c>
-      <c r="L49" s="3" t="n">
+      <c r="L58" s="3" t="n">
         <v>8711250.300000001</v>
       </c>
-      <c r="M49" s="3" t="n">
+      <c r="M58" s="3" t="n">
         <v>8711250.300000001</v>
       </c>
-      <c r="N49" s="3" t="n">
+      <c r="N58" s="3" t="n">
         <v>12380.97</v>
       </c>
-      <c r="O49" s="3" t="n">
+      <c r="O58" s="3" t="n">
         <v>1742250.06</v>
       </c>
-      <c r="U49" t="inlineStr">
+      <c r="U58" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V49" t="inlineStr">
+      <c r="V58" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W49" t="inlineStr">
+      <c r="W58" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA49" t="inlineStr">
+      <c r="AA58" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB49" t="inlineStr">
+      <c r="AB58" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC49" s="4" t="n">
+      <c r="AC58" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD49" s="4" t="n">
+      <c r="AD58" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF49" t="inlineStr">
+      <c r="AF58" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (промежуточный
 парк), площадь застройки 703,6 кв.м., адрес: Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14, кадастровый №
 26:06:093501:29.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG49" t="inlineStr">
+      <c r="AG58" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f091c579-f8f3-43f7-89f4-5197d9a003f1</t>
         </is>
       </c>
-      <c r="AH49" s="3" t="n">
+      <c r="AH58" s="3" t="n">
         <v>278695.96</v>
       </c>
-      <c r="AI49" s="3" t="n">
+      <c r="AI58" s="3" t="n">
         <v>396.1</v>
       </c>
-      <c r="AJ49" s="5" t="n">
+      <c r="AJ58" s="5" t="n">
         <v>-30.25718184074143</v>
       </c>
-      <c r="AQ49" s="4" t="n">
+      <c r="AQ58" s="4" t="n">
         <v>46278.02071759259</v>
       </c>
-      <c r="AR49" s="4" t="n">
+      <c r="AR58" s="4" t="n">
         <v>46289.92377314815</v>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" t="inlineStr">
+    <row r="59">
+      <c r="A59" t="inlineStr">
         <is>
           <t>fedresurs:a7350404-61d4-45a2-a4d6-9a5d19a0a8f6_1</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B59" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C59" t="inlineStr">
         <is>
           <t>ОКОФЦП-36251</t>
         </is>
       </c>
-      <c r="D50" t="n">
+      <c r="D59" t="n">
         <v>1</v>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E59" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F59" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10.3. сооружения канализации, Протяженность 34 м., кад. № 77:03:0001001:4362, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="G59" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
+      <c r="H59" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
-      <c r="I50" t="inlineStr">
+      <c r="I59" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
+      <c r="J59" t="inlineStr">
         <is>
           <t>77:03:0001001:4362</t>
         </is>
       </c>
-      <c r="L50" s="3" t="n">
+      <c r="L59" s="3" t="n">
         <v>462112.94</v>
       </c>
-      <c r="M50" s="3" t="n">
+      <c r="M59" s="3" t="n">
         <v>462112.94</v>
       </c>
-      <c r="O50" s="3" t="n">
+      <c r="O59" s="3" t="n">
         <v>92422.59</v>
       </c>
-      <c r="U50" t="inlineStr">
+      <c r="U59" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V50" t="inlineStr">
+      <c r="V59" t="inlineStr">
         <is>
           <t>Открытый конкурс</t>
         </is>
       </c>
-      <c r="W50" t="inlineStr">
+      <c r="W59" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA50" t="inlineStr">
+      <c r="AA59" t="inlineStr">
         <is>
           <t>АО "СОКОЛ"</t>
         </is>
       </c>
-      <c r="AB50" t="inlineStr">
+      <c r="AB59" t="inlineStr">
         <is>
           <t>7718014387</t>
         </is>
       </c>
-      <c r="AC50" s="4" t="n">
+      <c r="AC59" s="4" t="n">
         <v>46258</v>
       </c>
-      <c r="AD50" s="4" t="n">
+      <c r="AD59" s="4" t="n">
         <v>46294</v>
       </c>
-      <c r="AF50" t="inlineStr">
+      <c r="AF59" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10.3. сооружения канализации, Протяженность 34 м., кад. № 77:03:0001001:4362, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="AG50" t="inlineStr">
+      <c r="AG59" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a7350404-61d4-45a2-a4d6-9a5d19a0a8f6</t>
         </is>
       </c>
-      <c r="AH50" s="3" t="n">
+      <c r="AH59" s="3" t="n">
         <v>513458.82</v>
       </c>
-      <c r="AI50" s="3" t="n">
+      <c r="AI59" s="3" t="n">
         <v>15101.73</v>
       </c>
-      <c r="AJ50" s="5" t="n">
+      <c r="AJ59" s="5" t="n">
         <v>0.09999999610484833</v>
       </c>
-      <c r="AQ50" s="4" t="n">
+      <c r="AQ59" s="4" t="n">
         <v>46278.02016203704</v>
       </c>
-      <c r="AR50" s="4" t="n">
+      <c r="AR59" s="4" t="n">
         <v>46296.09981481481</v>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" t="inlineStr">
+    <row r="60">
+      <c r="A60" t="inlineStr">
         <is>
           <t>fedresurs:a7350404-61d4-45a2-a4d6-9a5d19a0a8f6_2</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B60" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C60" t="inlineStr">
         <is>
           <t>ОКОФЦП-36251</t>
         </is>
       </c>
-      <c r="D51" t="n">
+      <c r="D60" t="n">
         <v>2</v>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F60" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10) сооружения коммунального хозяйства, протяженность 145 м., кад. № 77:03:0001001:4368, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G60" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
+      <c r="H60" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
-      <c r="I51" t="inlineStr">
+      <c r="I60" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
+      <c r="J60" t="inlineStr">
         <is>
           <t>77:03:0001001:4368</t>
         </is>
       </c>
-      <c r="L51" s="3" t="n">
+      <c r="L60" s="3" t="n">
         <v>571287.24</v>
       </c>
-      <c r="M51" s="3" t="n">
+      <c r="M60" s="3" t="n">
         <v>571287.24</v>
       </c>
-      <c r="O51" s="3" t="n">
+      <c r="O60" s="3" t="n">
         <v>114257.45</v>
       </c>
-      <c r="U51" t="inlineStr">
+      <c r="U60" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V51" t="inlineStr">
+      <c r="V60" t="inlineStr">
         <is>
           <t>Открытый конкурс</t>
         </is>
       </c>
-      <c r="W51" t="inlineStr">
+      <c r="W60" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA51" t="inlineStr">
+      <c r="AA60" t="inlineStr">
         <is>
           <t>АО "СОКОЛ"</t>
         </is>
       </c>
-      <c r="AB51" t="inlineStr">
+      <c r="AB60" t="inlineStr">
         <is>
           <t>7718014387</t>
         </is>
       </c>
-      <c r="AC51" s="4" t="n">
+      <c r="AC60" s="4" t="n">
         <v>46258</v>
       </c>
-      <c r="AD51" s="4" t="n">
+      <c r="AD60" s="4" t="n">
         <v>46294</v>
       </c>
-      <c r="AF51" t="inlineStr">
+      <c r="AF60" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10) сооружения коммунального хозяйства, протяженность 145 м., кад. № 77:03:0001001:4368, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
-      <c r="AG51" t="inlineStr">
+      <c r="AG60" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a7350404-61d4-45a2-a4d6-9a5d19a0a8f6</t>
         </is>
       </c>
-      <c r="AH51" s="3" t="n">
+      <c r="AH60" s="3" t="n">
         <v>634763.6</v>
       </c>
-      <c r="AI51" s="3" t="n">
+      <c r="AI60" s="3" t="n">
         <v>4377.68</v>
       </c>
-      <c r="AJ51" s="5" t="n">
+      <c r="AJ60" s="5" t="n">
         <v>0.09999999999999998</v>
       </c>
-      <c r="AQ51" s="4" t="n">
+      <c r="AQ60" s="4" t="n">
         <v>46278.02016203704</v>
       </c>
-      <c r="AR51" s="4" t="n">
+      <c r="AR60" s="4" t="n">
         <v>46296.09981481481</v>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" t="inlineStr">
+    <row r="61">
+      <c r="A61" t="inlineStr">
         <is>
           <t>fedresurs:5ab7a749-2068-45d0-973e-bf8d5fa73289_21</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B61" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C61" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/21</t>
         </is>
       </c>
-      <c r="D52" t="n">
+      <c r="D61" t="n">
         <v>21</v>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E61" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F61" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (резервуары</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G61" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
+      <c r="H61" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I52" t="inlineStr">
+      <c r="I61" t="inlineStr">
         <is>
           <t>Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J61" t="inlineStr">
         <is>
           <t>26:06:093501:30</t>
         </is>
       </c>
-      <c r="K52" s="2" t="n">
+      <c r="K61" s="2" t="n">
         <v>298.6</v>
       </c>
-      <c r="L52" s="3" t="n">
+      <c r="L61" s="3" t="n">
         <v>8649749.699999999</v>
       </c>
-      <c r="M52" s="3" t="n">
+      <c r="M61" s="3" t="n">
         <v>8649749.699999999</v>
       </c>
-      <c r="N52" s="3" t="n">
+      <c r="N61" s="3" t="n">
         <v>28967.68</v>
       </c>
-      <c r="O52" s="3" t="n">
+      <c r="O61" s="3" t="n">
         <v>1729949.94</v>
       </c>
-      <c r="U52" t="inlineStr">
+      <c r="U61" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V52" t="inlineStr">
+      <c r="V61" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W52" t="inlineStr">
+      <c r="W61" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA52" t="inlineStr">
+      <c r="AA61" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB52" t="inlineStr">
+      <c r="AB61" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC52" s="4" t="n">
+      <c r="AC61" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD52" s="4" t="n">
+      <c r="AD61" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF52" t="inlineStr">
+      <c r="AF61" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (резервуары
 противопожарного запаса воды), площадь застройки 298,6 кв.м., адрес:
 Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:30.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG52" t="inlineStr">
+      <c r="AG61" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5ab7a749-2068-45d0-973e-bf8d5fa73289</t>
         </is>
       </c>
-      <c r="AH52" s="3" t="n">
+      <c r="AH61" s="3" t="n">
         <v>1748123.84</v>
       </c>
-      <c r="AI52" s="3" t="n">
+      <c r="AI61" s="3" t="n">
         <v>5854.4</v>
       </c>
-      <c r="AJ52" s="5" t="n">
+      <c r="AJ61" s="5" t="n">
         <v>-3.94801884287557</v>
       </c>
-      <c r="AQ52" s="4" t="n">
+      <c r="AQ61" s="4" t="n">
         <v>46278.01898148148</v>
       </c>
-      <c r="AR52" s="4" t="n">
+      <c r="AR61" s="4" t="n">
         <v>46289.9237037037</v>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" t="inlineStr">
+    <row r="62">
+      <c r="A62" t="inlineStr">
         <is>
           <t>fedresurs:cd46e3fc-455d-4e59-a73a-668ff90d8b1e_22</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B62" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C62" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/22</t>
         </is>
       </c>
-      <c r="D53" t="n">
+      <c r="D62" t="n">
         <v>22</v>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E62" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F62" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (товарный парк</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
+      <c r="G62" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
+      <c r="H62" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I53" t="inlineStr">
+      <c r="I62" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
+      <c r="J62" t="inlineStr">
         <is>
           <t>26:06:093501:31</t>
         </is>
       </c>
-      <c r="K53" s="2" t="n">
+      <c r="K62" s="2" t="n">
         <v>1330.1</v>
       </c>
-      <c r="L53" s="3" t="n">
+      <c r="L62" s="3" t="n">
         <v>12741750</v>
       </c>
-      <c r="M53" s="3" t="n">
+      <c r="M62" s="3" t="n">
         <v>12741750</v>
       </c>
-      <c r="N53" s="3" t="n">
+      <c r="N62" s="3" t="n">
         <v>9579.540000000001</v>
       </c>
-      <c r="O53" s="3" t="n">
+      <c r="O62" s="3" t="n">
         <v>2548350</v>
       </c>
-      <c r="U53" t="inlineStr">
+      <c r="U62" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V53" t="inlineStr">
+      <c r="V62" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W53" t="inlineStr">
+      <c r="W62" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA53" t="inlineStr">
+      <c r="AA62" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB53" t="inlineStr">
+      <c r="AB62" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC53" s="4" t="n">
+      <c r="AC62" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD53" s="4" t="n">
+      <c r="AD62" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF53" t="inlineStr">
+      <c r="AF62" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (товарный парк
 мазута), площадь застройки 1330,1 кв.м., адрес: Ставропольский край, р-н
 Изобильненский, п. Солнечнодольск, ул. Техническая, 14, кадастровый №
 26:06:093501:31.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG53" t="inlineStr">
+      <c r="AG62" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/cd46e3fc-455d-4e59-a73a-668ff90d8b1e</t>
         </is>
       </c>
-      <c r="AH53" s="3" t="n">
+      <c r="AH62" s="3" t="n">
         <v>1320110.95</v>
       </c>
-      <c r="AI53" s="3" t="n">
+      <c r="AI62" s="3" t="n">
         <v>992.49</v>
       </c>
-      <c r="AJ53" s="5" t="n">
+      <c r="AJ62" s="5" t="n">
         <v>-8.652029626752206</v>
       </c>
-      <c r="AQ53" s="4" t="n">
+      <c r="AQ62" s="4" t="n">
         <v>46278.01710648148</v>
       </c>
-      <c r="AR53" s="4" t="n">
+      <c r="AR62" s="4" t="n">
         <v>46289.92363425926</v>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" t="inlineStr">
+    <row r="63">
+      <c r="A63" t="inlineStr">
         <is>
           <t>fedresurs:70de34cb-6392-4931-8649-4f83f6221969_23</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B63" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C63" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/23</t>
         </is>
       </c>
-      <c r="D54" t="n">
+      <c r="D63" t="n">
         <v>23</v>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E63" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F63" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (товарный парк</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
+      <c r="G63" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
+      <c r="H63" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I54" t="inlineStr">
+      <c r="I63" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
+      <c r="J63" t="inlineStr">
         <is>
           <t>26:06:093501:32</t>
         </is>
       </c>
-      <c r="K54" s="2" t="n">
+      <c r="K63" s="2" t="n">
         <v>2528</v>
       </c>
-      <c r="L54" s="3" t="n">
+      <c r="L63" s="3" t="n">
         <v>19676999.7</v>
       </c>
-      <c r="M54" s="3" t="n">
+      <c r="M63" s="3" t="n">
         <v>19676999.7</v>
       </c>
-      <c r="N54" s="3" t="n">
+      <c r="N63" s="3" t="n">
         <v>7783.62</v>
       </c>
-      <c r="O54" s="3" t="n">
+      <c r="O63" s="3" t="n">
         <v>3935399.94</v>
       </c>
-      <c r="U54" t="inlineStr">
+      <c r="U63" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V54" t="inlineStr">
+      <c r="V63" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W54" t="inlineStr">
+      <c r="W63" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA54" t="inlineStr">
+      <c r="AA63" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB54" t="inlineStr">
+      <c r="AB63" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC54" s="4" t="n">
+      <c r="AC63" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD54" s="4" t="n">
+      <c r="AD63" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF54" t="inlineStr">
+      <c r="AF63" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (товарный парк
 ЛВЖ), площадь застройки 2528 кв.м., адрес: Ставропольский край, р-н Изобильненский, п. Солнечнодольск, ул. Техническая, 14, кадастровый №
 26:06:093501:32.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG54" t="inlineStr">
+      <c r="AG63" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/70de34cb-6392-4931-8649-4f83f6221969</t>
         </is>
       </c>
-      <c r="AH54" s="3" t="n">
+      <c r="AH63" s="3" t="n">
         <v>2509014.72</v>
       </c>
-      <c r="AI54" s="3" t="n">
+      <c r="AI63" s="3" t="n">
         <v>992.49</v>
       </c>
-      <c r="AJ54" s="5" t="n">
+      <c r="AJ63" s="5" t="n">
         <v>-6.842520628974229</v>
       </c>
-      <c r="AQ54" s="4" t="n">
+      <c r="AQ63" s="4" t="n">
         <v>46278.01516203704</v>
       </c>
-      <c r="AR54" s="4" t="n">
+      <c r="AR63" s="4" t="n">
         <v>46289.92356481482</v>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" t="inlineStr">
+    <row r="64">
+      <c r="A64" t="inlineStr">
         <is>
           <t>fedresurs:db43be89-e893-4120-804c-6a4b3178d19b_24</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
+      <c r="B64" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="C64" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/24</t>
         </is>
       </c>
-      <c r="D55" t="n">
+      <c r="D64" t="n">
         <v>24</v>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (пункт налива</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
+      <c r="H64" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I55" t="inlineStr">
+      <c r="I64" t="inlineStr">
         <is>
           <t>Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>26:06:093501:34</t>
         </is>
       </c>
-      <c r="K55" s="2" t="n">
+      <c r="K64" s="2" t="n">
         <v>147</v>
       </c>
-      <c r="L55" s="3" t="n">
+      <c r="L64" s="3" t="n">
         <v>677250</v>
       </c>
-      <c r="M55" s="3" t="n">
+      <c r="M64" s="3" t="n">
         <v>677250</v>
       </c>
-      <c r="N55" s="3" t="n">
+      <c r="N64" s="3" t="n">
         <v>4607.14</v>
       </c>
-      <c r="O55" s="3" t="n">
+      <c r="O64" s="3" t="n">
         <v>135450</v>
       </c>
-      <c r="U55" t="inlineStr">
+      <c r="U64" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V55" t="inlineStr">
+      <c r="V64" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W55" t="inlineStr">
+      <c r="W64" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA55" t="inlineStr">
+      <c r="AA64" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB55" t="inlineStr">
+      <c r="AB64" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC55" s="4" t="n">
+      <c r="AC64" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD55" s="4" t="n">
+      <c r="AD64" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF55" t="inlineStr">
+      <c r="AF64" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (пункт налива
 мазута в автоцистерны), площадь застройки 147 кв.м., адрес:
 Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:34.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG55" t="inlineStr">
+      <c r="AG64" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/db43be89-e893-4120-804c-6a4b3178d19b</t>
         </is>
       </c>
-      <c r="AH55" s="3" t="n">
+      <c r="AH64" s="3" t="n">
         <v>135184116.9</v>
       </c>
-      <c r="AI55" s="3" t="n">
+      <c r="AI64" s="3" t="n">
         <v>135184116.9</v>
       </c>
-      <c r="AJ55" s="5" t="n">
+      <c r="AJ64" s="5" t="n">
         <v>0.9949901658898214</v>
       </c>
-      <c r="AQ55" s="4" t="n">
+      <c r="AQ64" s="4" t="n">
         <v>46278.01266203704</v>
       </c>
-      <c r="AR55" s="4" t="n">
+      <c r="AR64" s="4" t="n">
         <v>46289.92349537037</v>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" t="inlineStr">
+    <row r="65">
+      <c r="A65" t="inlineStr">
         <is>
           <t>fedresurs:651c24c1-3b8c-4cbe-bccb-0766566e8937_25</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
+      <c r="B65" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="C65" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/25</t>
         </is>
       </c>
-      <c r="D56" t="n">
+      <c r="D65" t="n">
         <v>25</v>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
+      <c r="F65" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (пункт налива</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr">
+      <c r="G65" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
+      <c r="H65" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I56" t="inlineStr">
+      <c r="I65" t="inlineStr">
         <is>
           <t>Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J56" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>26:06:093501:35</t>
         </is>
       </c>
-      <c r="K56" s="2" t="n">
+      <c r="K65" s="2" t="n">
         <v>576.2</v>
       </c>
-      <c r="L56" s="3" t="n">
+      <c r="L65" s="3" t="n">
         <v>2594250</v>
       </c>
-      <c r="M56" s="3" t="n">
+      <c r="M65" s="3" t="n">
         <v>2594250</v>
       </c>
-      <c r="N56" s="3" t="n">
+      <c r="N65" s="3" t="n">
         <v>4502.34</v>
       </c>
-      <c r="O56" s="3" t="n">
+      <c r="O65" s="3" t="n">
         <v>518850</v>
       </c>
-      <c r="U56" t="inlineStr">
+      <c r="U65" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V56" t="inlineStr">
+      <c r="V65" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W56" t="inlineStr">
+      <c r="W65" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA56" t="inlineStr">
+      <c r="AA65" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB56" t="inlineStr">
+      <c r="AB65" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC56" s="4" t="n">
+      <c r="AC65" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD56" s="4" t="n">
+      <c r="AD65" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF56" t="inlineStr">
+      <c r="AF65" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности (пункт налива
 ЛВЖ в автоцистерны), площадь застройки 576,2 кв.м., адрес:
 Ставропольский край, Изобильненский р-н, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:35.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG56" t="inlineStr">
+      <c r="AG65" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/651c24c1-3b8c-4cbe-bccb-0766566e8937</t>
         </is>
       </c>
-      <c r="AH56" s="3" t="n">
+      <c r="AH65" s="3" t="n">
         <v>135184116.9</v>
       </c>
-      <c r="AI56" s="3" t="n">
+      <c r="AI65" s="3" t="n">
         <v>135184116.9</v>
       </c>
-      <c r="AJ56" s="5" t="n">
+      <c r="AJ65" s="5" t="n">
         <v>0.9808095058836014</v>
       </c>
-      <c r="AQ56" s="4" t="n">
+      <c r="AQ65" s="4" t="n">
         <v>46278.01016203704</v>
       </c>
-      <c r="AR56" s="4" t="n">
+      <c r="AR65" s="4" t="n">
         <v>46289.92342592592</v>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" t="inlineStr">
+    <row r="66">
+      <c r="A66" t="inlineStr">
         <is>
           <t>fedresurs:5adb439f-f8c6-4802-98d4-88796ac67b99_26</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B66" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C66" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/26</t>
         </is>
       </c>
-      <c r="D57" t="n">
+      <c r="D66" t="n">
         <v>26</v>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr">
+      <c r="F66" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr">
+      <c r="G66" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
+      <c r="H66" t="inlineStr">
         <is>
           <t>Ставропольский край</t>
         </is>
       </c>
-      <c r="I57" t="inlineStr">
+      <c r="I66" t="inlineStr">
         <is>
           <t>Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>26:06:093501:43</t>
         </is>
       </c>
-      <c r="K57" s="2" t="n">
+      <c r="K66" s="2" t="n">
         <v>9.4</v>
       </c>
-      <c r="L57" s="3" t="n">
+      <c r="L66" s="3" t="n">
         <v>801000</v>
       </c>
-      <c r="M57" s="3" t="n">
+      <c r="M66" s="3" t="n">
         <v>801000</v>
       </c>
-      <c r="N57" s="3" t="n">
+      <c r="N66" s="3" t="n">
         <v>85212.77</v>
       </c>
-      <c r="O57" s="3" t="n">
+      <c r="O66" s="3" t="n">
         <v>160200</v>
       </c>
-      <c r="U57" t="inlineStr">
+      <c r="U66" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V57" t="inlineStr">
+      <c r="V66" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W57" t="inlineStr">
+      <c r="W66" t="inlineStr">
         <is>
           <t>Объединенная Торговая Площадка</t>
         </is>
       </c>
-      <c r="AA57" t="inlineStr">
+      <c r="AA66" t="inlineStr">
         <is>
           <t>ООО "ИНТЕРОЙЛ"</t>
         </is>
       </c>
-      <c r="AB57" t="inlineStr">
+      <c r="AB66" t="inlineStr">
         <is>
           <t>7715579854</t>
         </is>
       </c>
-      <c r="AC57" s="4" t="n">
+      <c r="AC66" s="4" t="n">
         <v>46251.00069444445</v>
       </c>
-      <c r="AD57" s="4" t="n">
+      <c r="AD66" s="4" t="n">
         <v>46283.99930555555</v>
       </c>
-      <c r="AF57" t="inlineStr">
+      <c r="AF66" t="inlineStr">
         <is>
           <t>Сооружение нефтеперерабатывающей промышленности
 (трансформаторная подстанция), площадь застройки 9,4 кв.м., адрес:
 Ставропольский край, р-н Изобильненский, п Солнечнодольск, ул
 Техническая, 14, кадастровый № 26:06:093501:43.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
-      <c r="AG57" t="inlineStr">
+      <c r="AG66" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5adb439f-f8c6-4802-98d4-88796ac67b99</t>
         </is>
       </c>
-      <c r="AH57" s="3" t="n">
+      <c r="AH66" s="3" t="n">
         <v>142776.32</v>
       </c>
-      <c r="AI57" s="3" t="n">
+      <c r="AI66" s="3" t="n">
         <v>15188.97</v>
       </c>
-      <c r="AJ57" s="5" t="n">
+      <c r="AJ66" s="5" t="n">
         <v>-4.610174012049057</v>
       </c>
-      <c r="AQ57" s="4" t="n">
+      <c r="AQ66" s="4" t="n">
         <v>46278.0049537037</v>
       </c>
-      <c r="AR57" s="4" t="n">
+      <c r="AR66" s="4" t="n">
         <v>46289.92335648148</v>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" t="inlineStr">
+    <row r="67">
+      <c r="A67" t="inlineStr">
         <is>
           <t>fedresurs:e62a6492-db4f-4143-8e5c-d1c60b6c2170_1</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
+      <c r="B67" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C67" t="inlineStr">
         <is>
           <t>353787</t>
         </is>
       </c>
-      <c r="D58" t="n">
+      <c r="D67" t="n">
         <v>1</v>
       </c>
-      <c r="E58" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F58" t="inlineStr">
+      <c r="F67" t="inlineStr">
         <is>
           <t>- Земельный участок, категория земель — земли населенных пунктов, вид разрешенного использования — для размещения объектов торговли, площадь — 100 кв. м, погрешность 4 кв. м., местоположение —…</t>
         </is>
       </c>
-      <c r="G58" t="inlineStr">
+      <c r="G67" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
+      <c r="H67" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I58" t="inlineStr">
+      <c r="I67" t="inlineStr">
         <is>
           <t>Московская область, г. Люберцы, Комсомольский проспект, д. 19/1</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
+      <c r="J67" t="inlineStr">
         <is>
           <t>50:22:0010109:26390</t>
         </is>
       </c>
-      <c r="K58" s="2" t="n">
+      <c r="K67" s="2" t="n">
         <v>100</v>
       </c>
-      <c r="L58" s="3" t="n">
+      <c r="L67" s="3" t="n">
         <v>6300000</v>
       </c>
-      <c r="M58" s="3" t="n">
+      <c r="M67" s="3" t="n">
         <v>8550000</v>
       </c>
-      <c r="N58" s="3" t="n">
+      <c r="N67" s="3" t="n">
         <v>63000</v>
       </c>
-      <c r="U58" t="inlineStr">
+      <c r="U67" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V58" t="inlineStr">
+      <c r="V67" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W58" t="inlineStr">
+      <c r="W67" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA58" t="inlineStr">
+      <c r="AA67" t="inlineStr">
         <is>
           <t>МАНВЕЛЯН МАРУСЯ ВАЧАГАНОВНА</t>
         </is>
       </c>
-      <c r="AB58" t="inlineStr">
+      <c r="AB67" t="inlineStr">
         <is>
           <t>502724627724</t>
         </is>
       </c>
-      <c r="AC58" s="4" t="n">
+      <c r="AC67" s="4" t="n">
         <v>46185.52083333334</v>
       </c>
-      <c r="AD58" s="4" t="n">
+      <c r="AD67" s="4" t="n">
         <v>46248.52083333334</v>
       </c>
-      <c r="AF58" t="inlineStr">
+      <c r="AF67" t="inlineStr">
         <is>
           <t>- Земельный участок, категория земель — земли населенных пунктов, вид разрешенного использования — для размещения объектов торговли, площадь — 100 кв. м, погрешность 4 кв. м., местоположение — Московская область, г. Люберцы, Комсомольский проспект, д. 19/1, кадастровый номер 50:22:0010109:26390;
 Сооружение — торговый павильон, количество этажей — 1, площадь 57,6 кв. м., местоположение — Российская Федерация, Московская область, городской округ Люберцы, город Люберцы, Комсомольский проспект, д. 19, корпус 1, строение 1, кадастровый номер 50:22:0000000:106221
 Осмотр имущества осуществляется в месте его фактического местонахождения: Московская область, городской округ Люберцы, город Люберцы, Комсомольский пр-кт, д.19, к. 1, стр. 1.</t>
         </is>
       </c>
-      <c r="AG58" t="inlineStr">
+      <c r="AG67" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e62a6492-db4f-4143-8e5c-d1c60b6c2170</t>
         </is>
       </c>
-      <c r="AH58" s="3" t="n">
+      <c r="AH67" s="3" t="n">
         <v>873883</v>
       </c>
-      <c r="AI58" s="3" t="n">
+      <c r="AI67" s="3" t="n">
         <v>8738.83</v>
       </c>
-      <c r="AM58" t="inlineStr">
+      <c r="AM67" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
-      <c r="AQ58" s="4" t="n">
+      <c r="AQ67" s="4" t="n">
         <v>46277.96481481481</v>
       </c>
-      <c r="AR58" s="4" t="n">
-[...1001 lines deleted...]
-      </c>
       <c r="AR67" s="4" t="n">
-        <v>46309.06697916667</v>
+        <v>46314.93392361111</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
+          <t>fedresurs:15e49355-38e7-4979-892a-14ef27fe617e_2</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>100004194</t>
+        </is>
+      </c>
+      <c r="D68" t="n">
+        <v>2</v>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>сооружения коммунального хозяйства, Протяженность 167 м., кад. номер 77:12:0010112:3788, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения коммунального хозяйства…</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>77:12:0010112:3788</t>
+        </is>
+      </c>
+      <c r="L68" s="3" t="n">
+        <v>7296704.64</v>
+      </c>
+      <c r="M68" s="3" t="n">
+        <v>7296704.64</v>
+      </c>
+      <c r="P68" s="3" t="n">
+        <v>364835.23</v>
+      </c>
+      <c r="U68" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V68" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W68" t="inlineStr">
+        <is>
+          <t>Ru-Trade24</t>
+        </is>
+      </c>
+      <c r="AA68" t="inlineStr">
+        <is>
+          <t>ООО "ИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="AB68" t="inlineStr">
+        <is>
+          <t>5024139770</t>
+        </is>
+      </c>
+      <c r="AC68" s="4" t="n">
+        <v>46281.5</v>
+      </c>
+      <c r="AD68" s="4" t="n">
+        <v>46281.58333333334</v>
+      </c>
+      <c r="AF68" t="inlineStr">
+        <is>
+          <t>сооружения коммунального хозяйства, Протяженность 167 м., кад. номер 77:12:0010112:3788, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения коммунального хозяйства Протяженность 3 м., кад. номер 77:12:0010112:3792, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения коммунального хозяйства Протяженность 694 м., кад. номер 77:12:0010112:3779, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы</t>
+        </is>
+      </c>
+      <c r="AG68" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/15e49355-38e7-4979-892a-14ef27fe617e</t>
+        </is>
+      </c>
+      <c r="AH68" s="3" t="n">
+        <v>1410358.42</v>
+      </c>
+      <c r="AI68" s="3" t="n">
+        <v>8445.26</v>
+      </c>
+      <c r="AQ68" s="4" t="n">
+        <v>46277.94356481481</v>
+      </c>
+      <c r="AR68" s="4" t="n">
+        <v>46283.10026620371</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>fedresurs:15e49355-38e7-4979-892a-14ef27fe617e_3</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>100004194</t>
+        </is>
+      </c>
+      <c r="D69" t="n">
+        <v>3</v>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>сооружения коммунального хозяйства, Протяженность 27 м., кад. номер 77:12:0010112:2056, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации, Протяженность 726 м.,…</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>77:12:0010112:2056</t>
+        </is>
+      </c>
+      <c r="L69" s="3" t="n">
+        <v>29006330.17</v>
+      </c>
+      <c r="M69" s="3" t="n">
+        <v>29006330.17</v>
+      </c>
+      <c r="P69" s="3" t="n">
+        <v>1450316.51</v>
+      </c>
+      <c r="U69" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V69" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W69" t="inlineStr">
+        <is>
+          <t>Ru-Trade24</t>
+        </is>
+      </c>
+      <c r="AA69" t="inlineStr">
+        <is>
+          <t>ООО "ИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="AB69" t="inlineStr">
+        <is>
+          <t>5024139770</t>
+        </is>
+      </c>
+      <c r="AC69" s="4" t="n">
+        <v>46281.5</v>
+      </c>
+      <c r="AD69" s="4" t="n">
+        <v>46281.58333333334</v>
+      </c>
+      <c r="AF69" t="inlineStr">
+        <is>
+          <t>сооружения коммунального хозяйства, Протяженность 27 м., кад. номер 77:12:0010112:2056, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации, Протяженность 726 м., кад. номер 77:12:0010112:333, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации Протяженность 368 м., кад. номер 77:12:0010112:336, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации Протяженность 409 м., кад. номер 77:12:0010112:3776, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации Протяженность 514 м., кад. номер 77:12:0010112:3803, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы; сооружения канализации Протяженность 40 м., кад. номер 77:12:0010112:3787, адрес: г. Москва, ЗАО, район Кунцево, вблизи Мякининской поймы</t>
+        </is>
+      </c>
+      <c r="AG69" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/15e49355-38e7-4979-892a-14ef27fe617e</t>
+        </is>
+      </c>
+      <c r="AH69" s="3" t="n">
+        <v>11018.16</v>
+      </c>
+      <c r="AI69" s="3" t="n">
+        <v>11018.16</v>
+      </c>
+      <c r="AQ69" s="4" t="n">
+        <v>46277.94356481481</v>
+      </c>
+      <c r="AR69" s="4" t="n">
+        <v>46283.10026620371</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>fedresurs:f6e77629-64f9-4b39-9781-1595b8205733_1</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>ПП-18134</t>
+        </is>
+      </c>
+      <c r="D70" t="n">
+        <v>1</v>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Искусственный (технологический) остров (временного сооружения, металлоконструкции) в акватории р. Нева в р-не Арсенальной набережной</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="L70" s="3" t="n">
+        <v>67399200</v>
+      </c>
+      <c r="M70" s="3" t="n">
+        <v>134798400</v>
+      </c>
+      <c r="O70" s="3" t="n">
+        <v>3369960</v>
+      </c>
+      <c r="U70" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V70" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W70" t="inlineStr">
+        <is>
+          <t>Арбитат</t>
+        </is>
+      </c>
+      <c r="AA70" t="inlineStr">
+        <is>
+          <t>ООО "ПЕТРОКОМ"</t>
+        </is>
+      </c>
+      <c r="AB70" t="inlineStr">
+        <is>
+          <t>7805004441</t>
+        </is>
+      </c>
+      <c r="AC70" s="4" t="n">
+        <v>46209</v>
+      </c>
+      <c r="AD70" s="4" t="n">
+        <v>46285.99930555555</v>
+      </c>
+      <c r="AF70" t="inlineStr">
+        <is>
+          <t>Искусственный (технологический) остров (временного сооружения, металлоконструкции) в акватории р. Нева в р-не Арсенальной набережной.</t>
+        </is>
+      </c>
+      <c r="AG70" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/f6e77629-64f9-4b39-9781-1595b8205733</t>
+        </is>
+      </c>
+      <c r="AQ70" s="4" t="n">
+        <v>46277.93439814815</v>
+      </c>
+      <c r="AR70" s="4" t="n">
+        <v>46292.09394675926</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>fedresurs:cdc9cf5b-7325-48a8-93d0-2740c6a34041_1</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>377975</t>
+        </is>
+      </c>
+      <c r="D71" t="n">
+        <v>1</v>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Право требования к ООО «СК «Сооружения, коммуникации и дороги», на основании Определения Арбитражного суда города Москвы от 19.04.2024 по делу А40-40510/21-185-118 Б и все сопутствующие ему…</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="L71" s="3" t="n">
+        <v>1800000</v>
+      </c>
+      <c r="M71" s="3" t="n">
+        <v>1800000</v>
+      </c>
+      <c r="P71" s="3" t="n">
+        <v>90000</v>
+      </c>
+      <c r="U71" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V71" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W71" t="inlineStr">
+        <is>
+          <t>Центр дистанционных торгов</t>
+        </is>
+      </c>
+      <c r="AA71" t="inlineStr">
+        <is>
+          <t>ООО "ДТМ"</t>
+        </is>
+      </c>
+      <c r="AB71" t="inlineStr">
+        <is>
+          <t>7734409287</t>
+        </is>
+      </c>
+      <c r="AC71" s="4" t="n">
+        <v>46286.41666666666</v>
+      </c>
+      <c r="AD71" s="4" t="n">
+        <v>46317.41666666666</v>
+      </c>
+      <c r="AF71" t="inlineStr">
+        <is>
+          <t>Право требования к ООО «СК «Сооружения, коммуникации и дороги», на основании Определения Арбитражного суда города Москвы от 19.04.2024 по делу А40-40510/21-185-118 Б и все сопутствующие ему дополнительные требования в сумме 2000000 рублей
+С информацией о составе имущества, обязательными условиями, реквизитами счетов, порядком, сроках и условиях подачи заявок, порядком ознакомления с имуществом, критериями определения победителя торгов можно ознакомиться на сайте электронной площадки и по запросу направляемому на sachafr@mail.ru.</t>
+        </is>
+      </c>
+      <c r="AG71" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/cdc9cf5b-7325-48a8-93d0-2740c6a34041</t>
+        </is>
+      </c>
+      <c r="AQ71" s="4" t="n">
+        <v>46277.89564814815</v>
+      </c>
+      <c r="AR71" s="4" t="n">
+        <v>46319.09729166667</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>fedresurs:f505fc15-c7c2-4c66-a356-b859c60eff16_2</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>5574531-2</t>
+        </is>
+      </c>
+      <c r="D72" t="n">
+        <v>2</v>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Сооружение: АЗС, Операторная,89,9кв.м., подвал,45,7 кв.м.; уборная на 2 очка, 16,5 кв.м., канализац. резервуар 25 куб.м.; технолог. колодец, h=0 м.; пож. резервуар 55 куб.м.. h=-2,8 м. – 2 шт.;…</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Самарская область</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>Самарская обл., с. Гвардейцы, Заречная, 115</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>63:16:1501010:49</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="n">
+        <v>89.90000000000001</v>
+      </c>
+      <c r="L72" s="3" t="n">
+        <v>5053720</v>
+      </c>
+      <c r="M72" s="3" t="n">
+        <v>5043600</v>
+      </c>
+      <c r="N72" s="3" t="n">
+        <v>56214.91</v>
+      </c>
+      <c r="Q72" s="3" t="n">
+        <v>5053720</v>
+      </c>
+      <c r="U72" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V72" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W72" t="inlineStr">
+        <is>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="AA72" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНСНЕФТЬ ПВ"</t>
+        </is>
+      </c>
+      <c r="AB72" t="inlineStr">
+        <is>
+          <t>6317096905</t>
+        </is>
+      </c>
+      <c r="AC72" s="4" t="n">
+        <v>46279.33333333334</v>
+      </c>
+      <c r="AD72" s="4" t="n">
+        <v>46300.33333333334</v>
+      </c>
+      <c r="AF72" t="inlineStr">
+        <is>
+          <t>Сооружение: АЗС, Операторная,89,9кв.м., подвал,45,7 кв.м.; уборная на 2 очка, 16,5 кв.м., канализац. резервуар 25 куб.м.; технолог. колодец, h=0 м.; пож. резервуар 55 куб.м.. h=-2,8 м. – 2 шт.; технолог. колодец, h=0,8 м.; резервуар для ливневых стоков 10 куб.м., h=-2,3 м.; 63:16:1501010:49, 152,1 кв.м., протяж. 67 м., V-240 куб.м.; ЗУ, 63:16:1501010:23, площ. 9600 кв.м., разреш. испол.: для производственных целей. Адрес: Самарская обл., с. Гвардейцы, Заречная, 115</t>
+        </is>
+      </c>
+      <c r="AG72" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/f505fc15-c7c2-4c66-a356-b859c60eff16</t>
+        </is>
+      </c>
+      <c r="AH72" s="3" t="n">
+        <v>2113286.2</v>
+      </c>
+      <c r="AI72" s="3" t="n">
+        <v>13894.06</v>
+      </c>
+      <c r="AQ72" s="4" t="n">
+        <v>46277.8949537037</v>
+      </c>
+      <c r="AR72" s="4" t="n">
+        <v>46302.09322916667</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>fedresurs:96d1533a-0ef8-4569-a41e-6baea62e0791_1</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>377976</t>
+        </is>
+      </c>
+      <c r="D73" t="n">
+        <v>1</v>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Права требования в сумме 13 000 000 рублей к Сурову Александру Николаевичу и ООО «СК «Сооружения, коммуникации и дороги», на основании Определения Арбитражного суда города Москвы от 28.12.2024 по…</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="L73" s="3" t="n">
+        <v>11700000</v>
+      </c>
+      <c r="M73" s="3" t="n">
+        <v>11700000</v>
+      </c>
+      <c r="P73" s="3" t="n">
+        <v>585000</v>
+      </c>
+      <c r="U73" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V73" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W73" t="inlineStr">
+        <is>
+          <t>Центр дистанционных торгов</t>
+        </is>
+      </c>
+      <c r="AA73" t="inlineStr">
+        <is>
+          <t>ООО "ДТМ"</t>
+        </is>
+      </c>
+      <c r="AB73" t="inlineStr">
+        <is>
+          <t>7734409287</t>
+        </is>
+      </c>
+      <c r="AC73" s="4" t="n">
+        <v>46286.41666666666</v>
+      </c>
+      <c r="AD73" s="4" t="n">
+        <v>46317.41666666666</v>
+      </c>
+      <c r="AF73" t="inlineStr">
+        <is>
+          <t>Права требования в сумме 13 000 000 рублей к Сурову Александру Николаевичу и ООО «СК «Сооружения, коммуникации и дороги», на основании Определения Арбитражного суда города Москвы от 28.12.2024 по делу А40-40510/21-185-118 Б и все сопутствующие ему дополнительные требования
+С информацией о составе имущества, обязательными условиями, реквизитами счетов, порядком, сроках и условиях подачи заявок, порядком ознакомления с имуществом, критериями определения победителя торгов можно ознакомиться на сайте электронной площадки и по запросу направляемому на sachafr@mail.ru.</t>
+        </is>
+      </c>
+      <c r="AG73" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/96d1533a-0ef8-4569-a41e-6baea62e0791</t>
+        </is>
+      </c>
+      <c r="AQ73" s="4" t="n">
+        <v>46277.88266203704</v>
+      </c>
+      <c r="AR73" s="4" t="n">
+        <v>46319.09708333333</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>fedresurs:d3759e9a-a611-405d-8e30-b46f9416c935_1</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>5574531-1</t>
+        </is>
+      </c>
+      <c r="D74" t="n">
+        <v>1</v>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Неж. сооружение: АЗС, Операторская 18м2; Асфальтовое покр.328м2; Бетонное покр.84м2; Молниеприём,h-18м.; Молниеприём,h-18м.; Распред.шахта слива; Опора ж/б.,h-8м.; Ёмкости V-50 м3 и V-25 м3;…</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Самарская область</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>63:03:0301009:540</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="L74" s="3" t="n">
+        <v>7830270</v>
+      </c>
+      <c r="M74" s="3" t="n">
+        <v>11186100</v>
+      </c>
+      <c r="N74" s="3" t="n">
+        <v>435015</v>
+      </c>
+      <c r="U74" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V74" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W74" t="inlineStr">
+        <is>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="AA74" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНСНЕФТЬ ПВ"</t>
+        </is>
+      </c>
+      <c r="AB74" t="inlineStr">
+        <is>
+          <t>6317096905</t>
+        </is>
+      </c>
+      <c r="AC74" s="4" t="n">
+        <v>46279.33333333334</v>
+      </c>
+      <c r="AD74" s="4" t="n">
+        <v>46300.33333333334</v>
+      </c>
+      <c r="AF74" t="inlineStr">
+        <is>
+          <t>Неж. сооружение: АЗС, Операторская 18м2; Асфальтовое покр.328м2; Бетонное покр.84м2; Молниеприём,h-18м.; Молниеприём,h-18м.; Распред.шахта слива; Опора ж/б.,h-8м.; Ёмкости V-50 м3 и V-25 м3; Трубопровод,d-150, 35 п/м; Колонка Нара-4216; Колонка Нара-4216; КабельВВГ 3х2,5 75п/м; КабельАВВГ 4х25 77,4п/м.; площ.застр.462 кв.м., 63:03:0301009:540; ЗУ 63:03:0301009:15, 150+/-3,5кв.м.; ЗУ 63:03:0301009:17, 300+/-6,06кв.м., разреш. испол. ЗУ: АЗС. Самарская обл., пгт. Усть-Кинельский, Шоссейная, 78А</t>
+        </is>
+      </c>
+      <c r="AG74" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/d3759e9a-a611-405d-8e30-b46f9416c935</t>
+        </is>
+      </c>
+      <c r="AH74" s="3" t="n">
+        <v>4208440.28</v>
+      </c>
+      <c r="AI74" s="3" t="n">
+        <v>9109.18</v>
+      </c>
+      <c r="AQ74" s="4" t="n">
+        <v>46277.8780787037</v>
+      </c>
+      <c r="AR74" s="4" t="n">
+        <v>46302.09302083333</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>torgi_gov:21000004710000028023_1</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>21000004710000028023</t>
+        </is>
+      </c>
+      <c r="D75" t="n">
+        <v>1</v>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Продажа объекта незавершенного строительства площадью 723,1 кв.м. с земельным участком 1 523 кв.м. в г.о. Кашира</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Кашира, п. Большое Руново, ул. Южная Московская область, р-н. Каширский, п. Большое Руново, ул. Южная, д. 8/1</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>50:37:0050403:1034</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="n">
+        <v>2246.1</v>
+      </c>
+      <c r="L75" s="3" t="n">
+        <v>175000</v>
+      </c>
+      <c r="N75" s="3" t="n">
+        <v>77.91</v>
+      </c>
+      <c r="O75" s="3" t="n">
+        <v>35000</v>
+      </c>
+      <c r="T75" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U75" t="inlineStr">
+        <is>
+          <t>Продажа (приватизация) государственного и муниципального имущества</t>
+        </is>
+      </c>
+      <c r="V75" t="inlineStr">
+        <is>
+          <t>Продажа по минимально допустимой цене</t>
+        </is>
+      </c>
+      <c r="W75" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X75" t="inlineStr">
+        <is>
+          <t>https://i.rts-tender.ru/main/auction/Trade/Privatization/View.aspx?Id=269335&amp;Guid=81319646-ae24-432b-a666-7f508dc1b7c9#526825</t>
+        </is>
+      </c>
+      <c r="Y75" t="inlineStr">
+        <is>
+          <t>КОМИТЕТ ПО КОНКУРЕНТНОЙ ПОЛИТИКЕ МОСКОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="Z75" t="inlineStr">
+        <is>
+          <t>5024139723</t>
+        </is>
+      </c>
+      <c r="AC75" s="4" t="n">
+        <v>46279.375</v>
+      </c>
+      <c r="AD75" s="4" t="n">
+        <v>46329.75</v>
+      </c>
+      <c r="AF75" t="inlineStr">
+        <is>
+          <t>Продажа объекта незавершенного строительства площадью 723,1 кв.м. с земельным участком 1 523 кв.м. в г.о. Кашира</t>
+        </is>
+      </c>
+      <c r="AG75" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000028023_1</t>
+        </is>
+      </c>
+      <c r="AH75" s="3" t="n">
+        <v>4929152.87</v>
+      </c>
+      <c r="AI75" s="3" t="n">
+        <v>6816.7</v>
+      </c>
+      <c r="AL75" t="inlineStr">
+        <is>
+          <t>Объект незавершенного строительства</t>
+        </is>
+      </c>
+      <c r="AM75" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ75" s="4" t="n">
+        <v>46277.06672453704</v>
+      </c>
+      <c r="AR75" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>torgi_gov:21000004710000027989_1</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>21000004710000027989</t>
+        </is>
+      </c>
+      <c r="D76" t="n">
+        <v>1</v>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Продажа объекта незавершенного строительства площадью 731,4 кв.м. с земельным участком 1 587 кв.м. в Сергиево-Посадском г.о.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Сергиево-Посадский, г. Сергиев Посад, ул. Огородная Московская область, р-н. Сергиево-Посадский, г. Сергиев Посад, ул. Огородная, д. 56</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>50:05:0000000:20607</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="n">
+        <v>2318.4</v>
+      </c>
+      <c r="L76" s="3" t="n">
+        <v>10525000</v>
+      </c>
+      <c r="N76" s="3" t="n">
+        <v>4539.77</v>
+      </c>
+      <c r="O76" s="3" t="n">
+        <v>1052500</v>
+      </c>
+      <c r="P76" s="3" t="n">
+        <v>263125</v>
+      </c>
+      <c r="T76" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U76" t="inlineStr">
+        <is>
+          <t>Продажа (приватизация) государственного и муниципального имущества</t>
+        </is>
+      </c>
+      <c r="V76" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W76" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X76" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/4c4d1522-651c-4e28-acad-515115e6882f/lots/c8cbe8f5-938a-41e3-83f1-7b9af2cacabb</t>
+        </is>
+      </c>
+      <c r="Y76" t="inlineStr">
+        <is>
+          <t>КОМИТЕТ ПО КОНКУРЕНТНОЙ ПОЛИТИКЕ МОСКОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="Z76" t="inlineStr">
+        <is>
+          <t>5024139723</t>
+        </is>
+      </c>
+      <c r="AC76" s="4" t="n">
+        <v>46276.375</v>
+      </c>
+      <c r="AD76" s="4" t="n">
+        <v>46321.75</v>
+      </c>
+      <c r="AE76" s="4" t="n">
+        <v>46323.5</v>
+      </c>
+      <c r="AF76" t="inlineStr">
+        <is>
+          <t>Продажа объекта незавершенного строительства площадью 731,4 кв.м. с земельным участком 1 587 кв.м. в Сергиево-Посадском г.о.</t>
+        </is>
+      </c>
+      <c r="AG76" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000027989_1</t>
+        </is>
+      </c>
+      <c r="AH76" s="3" t="n">
+        <v>12715379.31</v>
+      </c>
+      <c r="AI76" s="3" t="n">
+        <v>17384.99</v>
+      </c>
+      <c r="AL76" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="AM76" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ76" s="4" t="n">
+        <v>46276.17915509259</v>
+      </c>
+      <c r="AR76" s="4" t="n">
+        <v>46319.0658912037</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
           <t>fedresurs:0497b86b-dc7e-4045-91fd-916828da2ed0_1</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B77" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C77" t="inlineStr">
         <is>
           <t>368922</t>
         </is>
       </c>
-      <c r="D68" t="n">
+      <c r="D77" t="n">
         <v>1</v>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E77" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
+      <c r="F77" t="inlineStr">
         <is>
           <t>Сооружение – склад ГСМ (лит. ЕЕ1Е2Е3Е4Е7Е8Е9Е10), емкости V=75 куб.м. – 5 шт., V=50 куб.м. – 4 шт. Назначение: нежилое</t>
         </is>
       </c>
-      <c r="G68" t="inlineStr">
+      <c r="G77" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
+      <c r="H77" t="inlineStr">
         <is>
           <t>Самарская область</t>
         </is>
       </c>
-      <c r="I68" t="inlineStr">
+      <c r="I77" t="inlineStr">
         <is>
           <t>Самарская область, г.Тольятти, Автозаводский район, ул. Северная, д. 24А</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
+      <c r="J77" t="inlineStr">
         <is>
           <t>63:09:0101158:3954</t>
         </is>
       </c>
-      <c r="K68" s="2" t="n">
+      <c r="K77" s="2" t="n">
         <v>10236</v>
       </c>
-      <c r="L68" s="3" t="n">
+      <c r="L77" s="3" t="n">
         <v>11710000</v>
       </c>
-      <c r="M68" s="3" t="n">
+      <c r="M77" s="3" t="n">
         <v>11710000</v>
       </c>
-      <c r="N68" s="3" t="n">
+      <c r="N77" s="3" t="n">
         <v>1144</v>
       </c>
-      <c r="P68" s="3" t="n">
+      <c r="P77" s="3" t="n">
         <v>585500</v>
       </c>
-      <c r="U68" t="inlineStr">
+      <c r="U77" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V68" t="inlineStr">
+      <c r="V77" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W68" t="inlineStr">
+      <c r="W77" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA68" t="inlineStr">
+      <c r="AA77" t="inlineStr">
         <is>
           <t>ООО "ЛАДА-БЕНКОМ"</t>
         </is>
       </c>
-      <c r="AB68" t="inlineStr">
+      <c r="AB77" t="inlineStr">
         <is>
           <t>6345026635</t>
         </is>
       </c>
-      <c r="AC68" s="4" t="n">
+      <c r="AC77" s="4" t="n">
         <v>46251.5</v>
       </c>
-      <c r="AD68" s="4" t="n">
+      <c r="AD77" s="4" t="n">
         <v>46286.5</v>
       </c>
-      <c r="AF68" t="inlineStr">
+      <c r="AF77" t="inlineStr">
         <is>
           <t>Сооружение – склад ГСМ (лит. ЕЕ1Е2Е3Е4Е7Е8Е9Е10), емкости V=75 куб.м. – 5 шт., V=50 куб.м. – 4 шт. Назначение: нежилое. Объем 575 куб.м. Адрес: Самарская область, г.Тольятти, Автозаводский район, ул. Северная, д. 24А. Кадастровый номер: 63:09:0101158:3954, запись о регистрации права собственности № 63-63/009-63/009/002/2015-2568/2 от 20.03.2015г.; - Сооружение – железнодорожный путь от стрелки 1' до упора (Лит. Ж) – длина 323,6 м. Назначение: Нежилое. Протяженность: 324 м. Адрес: Самарская область, г. Тольятти, Автозаводский район, ул. Северная, д. 24а. Кадастровый номер: 63:09:0101158:3953, запись о
 регистрации права собственности № 63-63/009-63/009/002/2015-2558/2 от 20.03.2015г.; - Земельный участок. Категория земель: Земли промышленности, энергетики, транспорта, связи, радиовещания, телевидения, информатики, земли для обеспечения космической деятельности, земли обороны, безопасности и земли иного специального назначения. Вид
 разрешенного использования: для размещения промышленных объектов. Площадь: 10236 кв.м. Адрес: Самарская область, г. Тольятти, Автозаводский район, ул. Северная, 24А. Кадастровый номер: 63:09:0102157:503, запись о государственной регистрации права собственности 63-63/009-63/009/501/2015-851/3 от 9.09.2015г.
 Порядок ознакомления с имуществом: по предварительной записи по эл. почте madjyga@mail.ru в рабочие дни с 10:00 до 16:00 (МСК).</t>
         </is>
       </c>
-      <c r="AG68" t="inlineStr">
+      <c r="AG77" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0497b86b-dc7e-4045-91fd-916828da2ed0</t>
         </is>
       </c>
-      <c r="AH68" s="3" t="n">
+      <c r="AH77" s="3" t="n">
         <v>717120.9399999999</v>
       </c>
-      <c r="AI68" s="3" t="n">
+      <c r="AI77" s="3" t="n">
         <v>1247.17</v>
       </c>
-      <c r="AQ68" s="4" t="n">
+      <c r="AQ77" s="4" t="n">
         <v>46275.32402777778</v>
       </c>
-      <c r="AR68" s="4" t="n">
-        <v>46308.90601851852</v>
+      <c r="AR77" s="4" t="n">
+        <v>46315.90746527778</v>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" t="inlineStr">
+    <row r="78">
+      <c r="A78" t="inlineStr">
         <is>
           <t>fedresurs:04ac5088-d221-452e-9fc0-a89ba2864e9d_1</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B78" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C78" t="inlineStr">
         <is>
           <t>363621</t>
         </is>
       </c>
-      <c r="D69" t="n">
+      <c r="D78" t="n">
         <v>1</v>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E78" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
+      <c r="F78" t="inlineStr">
         <is>
           <t>Земельные объекты (участки), Россия, Московская обл, г Городской округ Черноголовка, с Ивановское, 44, площадь: 600, собственность, кадастровый номер: 50:16:0101001:445, и находящемся на нем…</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
+      <c r="G78" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
+      <c r="H78" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="J69" t="inlineStr">
+      <c r="J78" t="inlineStr">
         <is>
           <t>50:16:0101001:445</t>
         </is>
       </c>
-      <c r="K69" s="2" t="n">
+      <c r="K78" s="2" t="n">
         <v>600</v>
       </c>
-      <c r="L69" s="3" t="n">
+      <c r="L78" s="3" t="n">
         <v>2616600</v>
       </c>
-      <c r="M69" s="3" t="n">
+      <c r="M78" s="3" t="n">
         <v>2616600</v>
       </c>
-      <c r="N69" s="3" t="n">
+      <c r="N78" s="3" t="n">
         <v>4361</v>
       </c>
-      <c r="P69" s="3" t="n">
+      <c r="P78" s="3" t="n">
         <v>130830</v>
       </c>
-      <c r="U69" t="inlineStr">
+      <c r="U78" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V69" t="inlineStr">
+      <c r="V78" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W69" t="inlineStr">
+      <c r="W78" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA69" t="inlineStr">
+      <c r="AA78" t="inlineStr">
         <is>
           <t>Соловьева Анжелика Борисовна</t>
         </is>
       </c>
-      <c r="AB69" t="inlineStr">
+      <c r="AB78" t="inlineStr">
         <is>
           <t>503199823211</t>
         </is>
       </c>
-      <c r="AC69" s="4" t="n">
+      <c r="AC78" s="4" t="n">
         <v>46225.41666666666</v>
       </c>
-      <c r="AD69" s="4" t="n">
+      <c r="AD78" s="4" t="n">
         <v>46259.41666666666</v>
       </c>
-      <c r="AF69" t="inlineStr">
+      <c r="AF78" t="inlineStr">
         <is>
           <t>Земельные объекты (участки), Россия, Московская обл, г Городской округ Черноголовка, с Ивановское, 44, площадь: 600, собственность, кадастровый номер: 50:16:0101001:445, и находящемся на нем сооружением, право собственности на гражданина-должника не зарегистрировано
 С имуществом, являющимся предметом торгов, можно ознакомиться по адресу электронной почты nastylevina@yandex.ru по предварительной записи у организатора торгов.</t>
         </is>
       </c>
-      <c r="AG69" t="inlineStr">
+      <c r="AG78" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/04ac5088-d221-452e-9fc0-a89ba2864e9d</t>
         </is>
       </c>
-      <c r="AH69" s="3" t="n">
+      <c r="AH78" s="3" t="n">
         <v>2032986</v>
       </c>
-      <c r="AI69" s="3" t="n">
+      <c r="AI78" s="3" t="n">
         <v>3388.31</v>
       </c>
-      <c r="AJ69" s="5" t="n">
+      <c r="AJ78" s="5" t="n">
         <v>-0.2870723162874707</v>
       </c>
-      <c r="AQ69" s="4" t="n">
+      <c r="AQ78" s="4" t="n">
         <v>46275.31172453704</v>
       </c>
-      <c r="AR69" s="4" t="n">
+      <c r="AR78" s="4" t="n">
         <v>46275.31172453704</v>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" t="inlineStr">
+    <row r="79">
+      <c r="A79" t="inlineStr">
         <is>
           <t>fedresurs:9a2b8ce3-8537-467d-b6cf-660c23e3387d_6</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B79" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C79" t="inlineStr">
         <is>
           <t>42375–ОАОФ</t>
         </is>
       </c>
-      <c r="D70" t="n">
+      <c r="D79" t="n">
         <v>6</v>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E79" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
+      <c r="F79" t="inlineStr">
         <is>
           <t>Сооружение, кадастровый номер 50:08:0040233:666, Протяженность 1029 м.; местоположение: Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира:…</t>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
+      <c r="G79" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
+      <c r="H79" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I70" t="inlineStr">
+      <c r="I79" t="inlineStr">
         <is>
           <t>Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира: Московская область, Истринский район, сельское поселение Ермолинское, дер</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
+      <c r="J79" t="inlineStr">
         <is>
           <t>50:08:0040233:666</t>
         </is>
       </c>
-      <c r="L70" s="3" t="n">
+      <c r="L79" s="3" t="n">
         <v>1740308.17</v>
       </c>
-      <c r="M70" s="3" t="n">
+      <c r="M79" s="3" t="n">
         <v>1740308.17</v>
       </c>
-      <c r="U70" t="inlineStr">
+      <c r="U79" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V70" t="inlineStr">
+      <c r="V79" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W70" t="inlineStr">
+      <c r="W79" t="inlineStr">
         <is>
           <t>Электронная торговая площадка ELECTRO-TORGI.RU</t>
         </is>
       </c>
-      <c r="AA70" t="inlineStr">
+      <c r="AA79" t="inlineStr">
         <is>
           <t>ООО "ПРОДИНВЕСТ"</t>
         </is>
       </c>
-      <c r="AB70" t="inlineStr">
+      <c r="AB79" t="inlineStr">
         <is>
           <t>7706514603</t>
         </is>
       </c>
-      <c r="AC70" s="4" t="n">
+      <c r="AC79" s="4" t="n">
         <v>46216.41666666666</v>
       </c>
-      <c r="AD70" s="4" t="n">
+      <c r="AD79" s="4" t="n">
         <v>46248.70833333334</v>
       </c>
-      <c r="AF70" t="inlineStr">
+      <c r="AF79" t="inlineStr">
         <is>
           <t>Сооружение, кадастровый номер 50:08:0040233:666, Протяженность 1029 м.; местоположение: Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира: Московская область, Истринский район, сельское поселение Ермолинское, дер. Духанино, д. 10</t>
         </is>
       </c>
-      <c r="AG70" t="inlineStr">
+      <c r="AG79" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9a2b8ce3-8537-467d-b6cf-660c23e3387d</t>
         </is>
       </c>
-      <c r="AH70" s="3" t="n">
+      <c r="AH79" s="3" t="n">
         <v>1740308.17</v>
       </c>
-      <c r="AI70" s="3" t="n">
+      <c r="AI79" s="3" t="n">
         <v>1691.26</v>
       </c>
-      <c r="AJ70" s="5" t="n">
+      <c r="AJ79" s="5" t="n">
         <v>0</v>
       </c>
-      <c r="AQ70" s="4" t="n">
+      <c r="AQ79" s="4" t="n">
         <v>46275.30971064815</v>
       </c>
-      <c r="AR70" s="4" t="n">
+      <c r="AR79" s="4" t="n">
         <v>46275.30971064815</v>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" t="inlineStr">
+    <row r="80">
+      <c r="A80" t="inlineStr">
         <is>
           <t>fedresurs:c25a1517-4d66-41ad-ab02-52834b149023_2</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B80" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C80" t="inlineStr">
         <is>
           <t>373068</t>
         </is>
       </c>
-      <c r="D71" t="n">
+      <c r="D80" t="n">
         <v>2</v>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E80" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
+      <c r="F80" t="inlineStr">
         <is>
           <t>Гидротехническое сооружение, кадастровый (условный) номер 58:00:0000000:339</t>
         </is>
       </c>
-      <c r="G71" t="inlineStr">
+      <c r="G80" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr">
+      <c r="H80" t="inlineStr">
         <is>
           <t>Пензенская область</t>
         </is>
       </c>
-      <c r="I71" t="inlineStr">
+      <c r="I80" t="inlineStr">
         <is>
           <t>Пензенская область, Городищенский р-н, с.Верхняя Елюзань, отправив предварительно запрос по e-mail: csb_15@mail.ru, номер</t>
         </is>
       </c>
-      <c r="J71" t="inlineStr">
+      <c r="J80" t="inlineStr">
         <is>
           <t>58:00:0000000:339</t>
         </is>
       </c>
-      <c r="L71" s="3" t="n">
+      <c r="L80" s="3" t="n">
         <v>15726155.98</v>
       </c>
-      <c r="M71" s="3" t="n">
+      <c r="M80" s="3" t="n">
         <v>31452311.96</v>
       </c>
-      <c r="P71" s="3" t="n">
+      <c r="P80" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="U71" t="inlineStr">
+      <c r="U80" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V71" t="inlineStr">
+      <c r="V80" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W71" t="inlineStr">
+      <c r="W80" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA71" t="inlineStr">
+      <c r="AA80" t="inlineStr">
         <is>
           <t>Гурдина Юлия Тагировна</t>
         </is>
       </c>
-      <c r="AB71" t="inlineStr">
+      <c r="AB80" t="inlineStr">
         <is>
           <t>580315654160</t>
         </is>
       </c>
-      <c r="AC71" s="4" t="n">
+      <c r="AC80" s="4" t="n">
         <v>46261.5</v>
       </c>
-      <c r="AD71" s="4" t="n">
+      <c r="AD80" s="4" t="n">
         <v>46303.5</v>
       </c>
-      <c r="AF71" t="inlineStr">
+      <c r="AF80" t="inlineStr">
         <is>
           <t>Гидротехническое сооружение, кадастровый (условный) номер 58:00:0000000:339
 Совместная собственность В случае реализации совместно нажитого имущества, Финансовый управляющий выплачивает 50% супругу должника в соответствии со ст. 213.26 п.7 ФЗ «О несостоятельности (банкротстве).
 С предметом торгов можно ознакомиться по адресу: Пензенская область, Городищенский р-н, с.Верхняя Елюзань, отправив предварительно запрос по e-mail: csb_15@mail.ru, номер телефона для связи 89955121927. Осмотр имущества осуществляется по четвергам, с 13:00 до 17:00, за исключением выходных и праздничных дней, выпадающих на данный день недели, согласно производственному календарю, по предварительному согласованию с финансовым управляющим, путем направления запроса на электронную почту csb_15@mail.ru, в виде отсканированного документа с подписью для физических лиц , с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц, с приложением документов, подтверждающих полномочия на подписание запроса. Финансовый управляющий оставляет за собой право не предоставлять информацию на некорректно направленный запрос в адрес организатора торгов.
 Во избежание претензий к АУ, относительно технического состояния имущества (лота), его комплектности , покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Арбитражный управляющий обеспечивает возможность получения имущества(лота) покупателем: путём предоставления покупателю нотариальной доверенности с ограниченными полномочиями на лицо предоставленное арбитражному управляющему покупателем в целях регистрации имущества (лота), либо осуществляет выезд на место нахождения имущества (лота) с целью регистрации имущества (лота) за счёт средств покупателя (транспортные расходы, проживание ,и регистрация необходимых документов в нотариальных и иных органах) и его идентификации. Доступ к имуществу (смена замков, передача личных вещей бывшему собственнику и т.д.) осуществляется покупателем своими силами и за свой счет.</t>
         </is>
       </c>
-      <c r="AG71" t="inlineStr">
+      <c r="AG80" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c25a1517-4d66-41ad-ab02-52834b149023</t>
         </is>
       </c>
-      <c r="AH71" s="3" t="n">
+      <c r="AH80" s="3" t="n">
         <v>31452311.96</v>
       </c>
-      <c r="AI71" s="3" t="n">
+      <c r="AI80" s="3" t="n">
         <v>1394.41</v>
       </c>
-      <c r="AJ71" s="5" t="n">
+      <c r="AJ80" s="5" t="n">
         <v>0.5</v>
       </c>
-      <c r="AQ71" s="4" t="n">
+      <c r="AQ80" s="4" t="n">
         <v>46275.20233796296</v>
       </c>
-      <c r="AR71" s="4" t="n">
+      <c r="AR80" s="4" t="n">
         <v>46305.09575231482</v>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" t="inlineStr">
+    <row r="81">
+      <c r="A81" t="inlineStr">
         <is>
           <t>fedresurs:7129cc52-6824-4b90-80b1-75b021762eb7_1</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B81" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C81" t="inlineStr">
         <is>
           <t>373067</t>
         </is>
       </c>
-      <c r="D72" t="n">
+      <c r="D81" t="n">
         <v>1</v>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
+      <c r="F81" t="inlineStr">
         <is>
           <t>Гидротехническое сооружение, кадастровый (условный) номер 58:00:0000000:338</t>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
+      <c r="G81" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
+      <c r="H81" t="inlineStr">
         <is>
           <t>Пензенская область</t>
         </is>
       </c>
-      <c r="I72" t="inlineStr">
+      <c r="I81" t="inlineStr">
         <is>
           <t>Пензенская область, Городищенский р-н, с.Верхняя Елюзань, отправив предварительно запрос по e-mail: csb_15@mail.ru, номер</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
+      <c r="J81" t="inlineStr">
         <is>
           <t>58:00:0000000:338</t>
         </is>
       </c>
-      <c r="L72" s="3" t="n">
+      <c r="L81" s="3" t="n">
         <v>18569357.99</v>
       </c>
-      <c r="M72" s="3" t="n">
+      <c r="M81" s="3" t="n">
         <v>37138715.94</v>
       </c>
-      <c r="U72" t="inlineStr">
+      <c r="U81" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V72" t="inlineStr">
+      <c r="V81" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W72" t="inlineStr">
+      <c r="W81" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA72" t="inlineStr">
+      <c r="AA81" t="inlineStr">
         <is>
           <t>Гурдина Юлия Тагировна</t>
         </is>
       </c>
-      <c r="AB72" t="inlineStr">
+      <c r="AB81" t="inlineStr">
         <is>
           <t>580315654160</t>
         </is>
       </c>
-      <c r="AC72" s="4" t="n">
+      <c r="AC81" s="4" t="n">
         <v>46261.5</v>
       </c>
-      <c r="AD72" s="4" t="n">
+      <c r="AD81" s="4" t="n">
         <v>46303</v>
       </c>
-      <c r="AF72" t="inlineStr">
+      <c r="AF81" t="inlineStr">
         <is>
           <t>Гидротехническое сооружение, кадастровый (условный) номер 58:00:0000000:338
 Совместная собственность В случае реализации совместно нажитого имущества, Финансовый управляющий выплачивает 50% супругу должника в соответствии со ст. 213.26 п.7 ФЗ «О несостоятельности (банкротстве).
 С предметом торгов можно ознакомиться по адресу: Пензенская область, Городищенский р-н, с.Верхняя Елюзань, отправив предварительно запрос по e-mail: csb_15@mail.ru, номер телефона для связи 89955121927. Осмотр имущества осуществляется по четвергам, с 13:00 до 17:00, за исключением выходных и праздничных дней, выпадающих на данный день недели, согласно производственному календарю, по предварительному согласованию с финансовым управляющим, путем направления запроса на электронную почту csb_15@mail.ru, в виде отсканированного документа с подписью для физических лиц , с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц, с приложением документов, подтверждающих полномочия на подписание запроса. Финансовый управляющий оставляет за собой право не предоставлять информацию на некорректно направленный запрос в адрес организатора торгов.
 Во избежание претензий к АУ, относительно технического состояния имущества (лота), его комплектности , покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Арбитражный управляющий обеспечивает возможность получения имущества(лота) покупателем: путём предоставления покупателю нотариальной доверенности с ограниченными полномочиями на лицо предоставленное арбитражному управляющему покупателем в целях регистрации имущества (лота), либо осуществляет выезд на место нахождения имущества (лота) с целью регистрации имущества (лота) за счёт средств покупателя (транспортные расходы, проживание ,и регистрация необходимых документов в нотариальных и иных органах) и его идентификации. Доступ к имуществу (смена замков, передача личных вещей бывшему собственнику и т.д.) осуществляется покупателем своими силами и за свой счет.</t>
         </is>
       </c>
-      <c r="AG72" t="inlineStr">
+      <c r="AG81" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7129cc52-6824-4b90-80b1-75b021762eb7</t>
         </is>
       </c>
-      <c r="AH72" s="3" t="n">
+      <c r="AH81" s="3" t="n">
         <v>37138715.94</v>
       </c>
-      <c r="AI72" s="3" t="n">
+      <c r="AI81" s="3" t="n">
         <v>1394.41</v>
       </c>
-      <c r="AJ72" s="5" t="n">
+      <c r="AJ81" s="5" t="n">
         <v>0.4999999994614784</v>
       </c>
-      <c r="AQ72" s="4" t="n">
+      <c r="AQ81" s="4" t="n">
         <v>46275.19789351852</v>
       </c>
-      <c r="AR72" s="4" t="n">
+      <c r="AR81" s="4" t="n">
         <v>46305.09561342592</v>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" t="inlineStr">
+    <row r="82">
+      <c r="A82" t="inlineStr">
         <is>
           <t>fedresurs:60fd7752-89f7-420a-85f5-c61b0c677d5f_2</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B82" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C82" t="inlineStr">
         <is>
           <t>228940-МЭТС-2</t>
         </is>
       </c>
-      <c r="D73" t="n">
+      <c r="D82" t="n">
         <v>2</v>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E82" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
+      <c r="F82" t="inlineStr">
         <is>
           <t>- Нежилое сооружение (хозяйственное строение), кад. № 50:07:0070502:3231, площадью 20 кв.м., расположенное по адресу: Московская область, Волоколамский район, сельское поселение Осташевское, с.…</t>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="G82" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
+      <c r="H82" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I73" t="inlineStr">
+      <c r="I82" t="inlineStr">
         <is>
           <t>Московская область, Волоколамский район, сельское поселение Осташевское, с. Осташево, ул. Комсомольская, д.4 а</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr">
+      <c r="J82" t="inlineStr">
         <is>
           <t>50:07:0070502:3231</t>
         </is>
       </c>
-      <c r="K73" s="2" t="n">
+      <c r="K82" s="2" t="n">
         <v>20</v>
       </c>
-      <c r="L73" s="3" t="n">
+      <c r="L82" s="3" t="n">
         <v>909000</v>
       </c>
-      <c r="M73" s="3" t="n">
+      <c r="M82" s="3" t="n">
         <v>1818000</v>
       </c>
-      <c r="N73" s="3" t="n">
+      <c r="N82" s="3" t="n">
         <v>45450</v>
       </c>
-      <c r="P73" s="3" t="n">
+      <c r="P82" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="U73" t="inlineStr">
+      <c r="U82" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V73" t="inlineStr">
+      <c r="V82" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W73" t="inlineStr">
+      <c r="W82" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA73" t="inlineStr">
+      <c r="AA82" t="inlineStr">
         <is>
           <t>Шаров Андрей Александрович</t>
         </is>
       </c>
-      <c r="AB73" t="inlineStr">
+      <c r="AB82" t="inlineStr">
         <is>
           <t>500404607901</t>
         </is>
       </c>
-      <c r="AC73" s="4" t="n">
+      <c r="AC82" s="4" t="n">
         <v>46255</v>
       </c>
-      <c r="AD73" s="4" t="n">
+      <c r="AD82" s="4" t="n">
         <v>46281</v>
       </c>
-      <c r="AF73" t="inlineStr">
+      <c r="AF82" t="inlineStr">
         <is>
           <t>- Нежилое сооружение (хозяйственное строение), кад. № 50:07:0070502:3231, площадью 20 кв.м., расположенное по адресу: Московская область, Волоколамский район, сельское поселение Осташевское, с. Осташево, ул. Комсомольская, д.4 а;
 - Земельный участок, кад. №50:07:0070502:519, площадью 1860 кв.м., категория земель: земли населенных пунктов; вид разрешенного использования: для индивидуального жилищного строительства, расположенный по адресу: Московская обл., Волоколамский р-н, с. Осташево, ул. Комсомольская, 4А
 Порядок ознакомления с имуществом должника:
 По предварительной договоренности с организатором торгов по телефону или по электронной почте.</t>
         </is>
       </c>
-      <c r="AG73" t="inlineStr">
+      <c r="AG82" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/60fd7752-89f7-420a-85f5-c61b0c677d5f</t>
         </is>
       </c>
-      <c r="AH73" s="3" t="n">
+      <c r="AH82" s="3" t="n">
         <v>133123.28</v>
       </c>
-      <c r="AI73" s="3" t="n">
+      <c r="AI82" s="3" t="n">
         <v>6656.16</v>
       </c>
-      <c r="AQ73" s="4" t="n">
+      <c r="AQ82" s="4" t="n">
         <v>46275.17657407407</v>
       </c>
-      <c r="AR73" s="4" t="n">
+      <c r="AR82" s="4" t="n">
         <v>46283.09195601852</v>
-      </c>
-[...1035 lines deleted...]
-        <v>46275.02414351852</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>torgi_gov:21000004710000027949_1</t>
+          <t>fedresurs:b6e04026-e7f4-4a33-aa7e-974e16c89241_1</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>ГИС Торги</t>
+          <t>Федресурс</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>21000004710000027949</t>
+          <t>360130</t>
         </is>
       </c>
       <c r="D83" t="n">
         <v>1</v>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Опубликован</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Продажа объекта незавершенного строительства площадью 4 391 кв.м. с земельным участком 16 530 кв.м. в г.о. Серпухов</t>
+          <t>Сооружение - склад ГСМ (Лит. ЕЕ1Е2Е3Е4Е7Е8Е9Е10) Емкости: V=75 куб.м. - 5 шт. V=50 куб.м. - 4 шт. Назначение: Нежилое</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K83" s="2" t="n">
-        <v>20921</v>
+        <v>10236</v>
       </c>
       <c r="L83" s="3" t="n">
-        <v>1300000</v>
+        <v>11710000</v>
+      </c>
+      <c r="M83" s="3" t="n">
+        <v>11710000</v>
       </c>
       <c r="N83" s="3" t="n">
-        <v>62.14</v>
-[...2 lines deleted...]
-        <v>130000</v>
+        <v>1144</v>
       </c>
       <c r="P83" s="3" t="n">
-        <v>65000</v>
-[...4 lines deleted...]
-        </is>
+        <v>585500</v>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>Продажа (приватизация) государственного и муниципального имущества</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
-          <t>Электронный аукцион</t>
+          <t>Открытый аукцион</t>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
-          <t>РТС-тендер</t>
-[...14 lines deleted...]
-          <t>5024139723</t>
+          <t>Центр дистанционных торгов</t>
+        </is>
+      </c>
+      <c r="AA83" t="inlineStr">
+        <is>
+          <t>ООО "ЛАДА-БЕНКОМ"</t>
+        </is>
+      </c>
+      <c r="AB83" t="inlineStr">
+        <is>
+          <t>6345026635</t>
         </is>
       </c>
       <c r="AC83" s="4" t="n">
-        <v>46275.375</v>
+        <v>46217.5</v>
       </c>
       <c r="AD83" s="4" t="n">
-        <v>46307.75</v>
-[...2 lines deleted...]
-        <v>46309.58333333334</v>
+        <v>46252.5</v>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
-          <t>Продажа объекта незавершенного строительства площадью 4 391 кв.м. с земельным участком 16 530 кв.м. в г.о. Серпухов</t>
+          <t>Сооружение - склад ГСМ (Лит. ЕЕ1Е2Е3Е4Е7Е8Е9Е10) Емкости: V=75 куб.м. - 5 шт. V=50 куб.м. - 4 шт. Назначение: Нежилое. Объем 575 куб.м. Сооружение - железнодорожный путь от стрелки 1' до упора (Лит. Ж) - длинна 323,6 м. Назначение: Нежилое. Протяженность: 324 м. Земельный участок. Категория земель: Земли промышленности, энергетики, транспорта, связи, радиовещания, телевидения, информатики, земли для обеспечения космической деятельности, земли обороны, безопасности и земли иного специального назначения. Вид разрешенного использования: Для размещения промышленных объектов. Площадь: 10236 кв.м.
+Порядок ознакомления с имуществом: по предварительной записи по эл. почте madjyga@mail.ru в рабочие дни с 10:00 до 16:00 (МСК).</t>
         </is>
       </c>
       <c r="AG83" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000027949_1</t>
-[...15 lines deleted...]
-          <t>Собственность</t>
+          <t>https://fedresurs.ru/bidding/b6e04026-e7f4-4a33-aa7e-974e16c89241</t>
         </is>
       </c>
       <c r="AQ83" s="4" t="n">
-        <v>46274.73524305555</v>
+        <v>46275.16358796296</v>
       </c>
       <c r="AR83" s="4" t="n">
-        <v>46307.06596064815</v>
+        <v>46315.92193287037</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>fedresurs:55497c46-cfc8-4b21-b470-07e49cad29c1_1</t>
+          <t>fedresurs:1b82fe7f-ac6e-43fa-b518-91428dfec69a_1</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>225367-МЭТС-1</t>
+          <t>ОАОФЦП-215084</t>
         </is>
       </c>
       <c r="D84" t="n">
         <v>1</v>
       </c>
       <c r="E84" t="inlineStr">
         <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Сооружение, назначение: сооружение, наименование: АЗС, площадь застройки 1580,2 (Одна тысяча пятьсот восемьдесят целых две десятых) кв.м., кадастровый номер: 63:22:0806001:2186, расположенное по…</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Самарская область</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Самарская область, Кинельский район, ст. Тургеневка, ул. Дорожная, 14, Земельный участок, категории земель: земли населённых пунктов, виды разрешенного использования: для размещения АЗС</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>63:22:0806001:2186</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="n">
+        <v>1294</v>
+      </c>
+      <c r="L84" s="3" t="n">
+        <v>16000200</v>
+      </c>
+      <c r="M84" s="3" t="n">
+        <v>16000200</v>
+      </c>
+      <c r="N84" s="3" t="n">
+        <v>12364.91</v>
+      </c>
+      <c r="O84" s="3" t="n">
+        <v>3200040</v>
+      </c>
+      <c r="S84" t="inlineStr">
+        <is>
+          <t>находится в залоге у ПАО "Совкомбанк"),
+Ознакомление с документами и имуществом - по запросу на адрес электронной почты: valeriya</t>
+        </is>
+      </c>
+      <c r="U84" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V84" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W84" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA84" t="inlineStr">
+        <is>
+          <t>Смирнова Рита Михайловна</t>
+        </is>
+      </c>
+      <c r="AB84" t="inlineStr">
+        <is>
+          <t>633000255850</t>
+        </is>
+      </c>
+      <c r="AC84" s="4" t="n">
+        <v>46225.625</v>
+      </c>
+      <c r="AD84" s="4" t="n">
+        <v>46260.625</v>
+      </c>
+      <c r="AF84" t="inlineStr">
+        <is>
+          <t>Сооружение, назначение: сооружение, наименование: АЗС, площадь застройки 1580,2 (Одна тысяча пятьсот восемьдесят целых две десятых) кв.м., кадастровый номер: 63:22:0806001:2186, расположенное по адресу: Самарская область, Кинельский район, ст. Тургеневка, ул. Дорожная, 14, Земельный участок, категории земель: земли населённых пунктов, виды разрешенного использования: для размещения АЗС, площадью 1 294 (Одна тысяча двести девяносто четыре) кв.м., кадастровый номер 63:22:0806002:48, расположенный по адресу: местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Самарская область, Кинельский район, ст. Тургеневка, ул. Дорожная, 14. (имущество находится в залоге у ПАО "Совкомбанк"),
+Ознакомление с документами и имуществом - по запросу на адрес электронной почты: valeriya.plexanova@mail.ru с момента публикации сообщения о продаже имущества и до окончания приема заявок, либо по телефону: 89063444104.</t>
+        </is>
+      </c>
+      <c r="AG84" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/1b82fe7f-ac6e-43fa-b518-91428dfec69a</t>
+        </is>
+      </c>
+      <c r="AH84" s="3" t="n">
+        <v>5093925.09</v>
+      </c>
+      <c r="AI84" s="3" t="n">
+        <v>140328.51</v>
+      </c>
+      <c r="AM84" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ84" s="4" t="n">
+        <v>46275.15706018519</v>
+      </c>
+      <c r="AR84" s="4" t="n">
+        <v>46275.15706018519</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>fedresurs:97b146de-0208-484f-b19f-a3c33832956f_1</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>371892</t>
+        </is>
+      </c>
+      <c r="D85" t="n">
+        <v>1</v>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F84" t="inlineStr">
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>1) Земельный участок, площадью800 +/- 20 кв. м, категория земель: землисельскохозяйственногоназначения, разрешенноеиспользование: дачныеисадовыедома, летние сооружения; сады, огороды, расположенный…</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>Московская область, р-н. Раменский, с/п. Ульянинское, с</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>50:23:0050529:1546</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="L85" s="3" t="n">
+        <v>2825100</v>
+      </c>
+      <c r="M85" s="3" t="n">
+        <v>2825100</v>
+      </c>
+      <c r="N85" s="3" t="n">
+        <v>141255</v>
+      </c>
+      <c r="P85" s="3" t="n">
+        <v>141255</v>
+      </c>
+      <c r="U85" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V85" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W85" t="inlineStr">
+        <is>
+          <t>Центр дистанционных торгов</t>
+        </is>
+      </c>
+      <c r="AA85" t="inlineStr">
+        <is>
+          <t>Сулейманова Шахана Сулейман Кызы</t>
+        </is>
+      </c>
+      <c r="AB85" t="inlineStr">
+        <is>
+          <t>772626999548</t>
+        </is>
+      </c>
+      <c r="AC85" s="4" t="n">
+        <v>46255.66666666666</v>
+      </c>
+      <c r="AD85" s="4" t="n">
+        <v>46294.66666666666</v>
+      </c>
+      <c r="AF85" t="inlineStr">
+        <is>
+          <t>1) Земельный участок, площадью800 +/- 20 кв. м, категория земель: землисельскохозяйственногоназначения, разрешенноеиспользование: дачныеисадовыедома, летние сооружения; сады, огороды, расположенный по адресу: Московская область, р-н. Раменский, с/п. Ульянинское, с кадастровымномером:50:23:0050529:1546; 2)Жилойдом,назначение:жилойдом,площадью102,5кв.м, количество этажей: 2, в том числе подземных 0, расположенный по адресу: Московская область, м.о. Раменский, кв-л 50529, д. 1546, с кадастровым номером: 50:23:0050529:1975
+Доп.информацию можно получить с момента публикации сообщения о торгах и до окончания периода приема заявок по будням с 10:00 до 17:00 (по МСК) по адресу: 386001 Республика Ингушетия г.Магас а/я №3, и по контактным данным АУ: +7 938 012-55-54, zurab.muradov@mail.ru</t>
+        </is>
+      </c>
+      <c r="AG85" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/97b146de-0208-484f-b19f-a3c33832956f</t>
+        </is>
+      </c>
+      <c r="AH85" s="3" t="n">
+        <v>361024</v>
+      </c>
+      <c r="AI85" s="3" t="n">
+        <v>451.28</v>
+      </c>
+      <c r="AQ85" s="4" t="n">
+        <v>46275.11956018519</v>
+      </c>
+      <c r="AR85" s="4" t="n">
+        <v>46305.90900462963</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>fedresurs:65a9a9c0-6936-45d6-b44d-ec8e51048ab2_1</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>5559409-1</t>
+        </is>
+      </c>
+      <c r="D86" t="n">
+        <v>1</v>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Нежилое сооружение, наименование: АЗС (автозаправочная станция) Лит.А – Операторская, стены – керамзитоблоки, крыша – металлическая, размеры 18,0 м2, этаж 1; Лит.Б – Асфальтовое покрытие, асфальт,…</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Самарская область</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>Самарская обл., г. Кинель, пгт. Усть-Кинельский, ул. Шоссейная, д. 78А</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>63:03:0301009:540</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="n">
+        <v>150</v>
+      </c>
+      <c r="L86" s="3" t="n">
+        <v>11186100</v>
+      </c>
+      <c r="M86" s="3" t="n">
+        <v>22372200</v>
+      </c>
+      <c r="N86" s="3" t="n">
+        <v>74574</v>
+      </c>
+      <c r="U86" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V86" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W86" t="inlineStr">
+        <is>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="AA86" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНСНЕФТЬ ПВ"</t>
+        </is>
+      </c>
+      <c r="AB86" t="inlineStr">
+        <is>
+          <t>6317096905</t>
+        </is>
+      </c>
+      <c r="AC86" s="4" t="n">
+        <v>46229.33333333334</v>
+      </c>
+      <c r="AD86" s="4" t="n">
+        <v>46257.33333333334</v>
+      </c>
+      <c r="AF86" t="inlineStr">
+        <is>
+          <t>Нежилое сооружение, наименование: АЗС (автозаправочная станция) Лит.А – Операторская, стены – керамзитоблоки, крыша – металлическая, размеры 18,0 м2, этаж 1; Лит.Б – Асфальтовое покрытие, асфальт, 328,0 м2; Лит.В – Бетонное покрытие, бетонная плитка, 84,0 м2; Лит.1 – Молниеприёмник, металлический, 1 шт. h-18,0 м.; Лит.2 – Молниеприёмник, металлический, 1 шт. h-18,0 м.; Лит.3 – Распределительная шахта слива, металлическая; Лит.4 – Опора ж/бетонная – 1 шт., бетонная, h-8,0 м.; Лит.Е – Ёмкость стальная, V-50 м3; Лит.Е-1 – Ёмкость стальная, V-25 м3; Лит.Т – Трубопровод технологический подземный, сталь, d-150, 35 п/м; Лит.К – Колонка металлическая «Нара-4216»; Лит.К-1 – Колонка металлическая «Нара-4216»; Лит.К-2 – Кабель ВВГ 3х2,5 75 п/м; Лит.К-3 – Кабель силовой АВВГ 4х25 77,4 п/м.; площадь застройки 462 кв.м., кад. № 63:03:0301009:540; Земельный участок, кад. № 63:03:0301009:15, площадью 150 +/- 3,5 кв.м., разрешённое использование: автозаправочные станции; Земельный участок, кад. № 63:03:0301009:17, площадью 300 +/- 6,06 кв.м., разрешённое использование: автозаправочные станции. Расположенные по адресу: Самарская обл., г. Кинель, пгт. Усть-Кинельский, ул. Шоссейная, д. 78А</t>
+        </is>
+      </c>
+      <c r="AG86" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/65a9a9c0-6936-45d6-b44d-ec8e51048ab2</t>
+        </is>
+      </c>
+      <c r="AH86" s="3" t="n">
+        <v>4208440.28</v>
+      </c>
+      <c r="AI86" s="3" t="n">
+        <v>9109.18</v>
+      </c>
+      <c r="AQ86" s="4" t="n">
+        <v>46275.03719907408</v>
+      </c>
+      <c r="AR86" s="4" t="n">
+        <v>46275.03719907408</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>fedresurs:fbceaaaa-6757-42b0-9cda-dca1c4df2885_1</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>ПП-36201</t>
+        </is>
+      </c>
+      <c r="D87" t="n">
+        <v>1</v>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Лот №1: Сооружение (иное сооружение (канализование), трасса хозяйственно-бытовой канализации; кад. № 50:31:0020501:6680; протяженность 558 м; местоположение: Московская обл., Чеховский муниципальный…</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>50:31:0020501:6680</t>
+        </is>
+      </c>
+      <c r="L87" s="3" t="n">
+        <v>378450</v>
+      </c>
+      <c r="M87" s="3" t="n">
+        <v>3784500</v>
+      </c>
+      <c r="O87" s="3" t="n">
+        <v>75690</v>
+      </c>
+      <c r="U87" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V87" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W87" t="inlineStr">
+        <is>
+          <t>Tender Technologies</t>
+        </is>
+      </c>
+      <c r="AA87" t="inlineStr">
+        <is>
+          <t>ЗАО "МосОблИнвестСтрой"</t>
+        </is>
+      </c>
+      <c r="AB87" t="inlineStr">
+        <is>
+          <t>5009039555</t>
+        </is>
+      </c>
+      <c r="AC87" s="4" t="n">
+        <v>46258.41666666666</v>
+      </c>
+      <c r="AD87" s="4" t="n">
+        <v>46264.79166666666</v>
+      </c>
+      <c r="AF87" t="inlineStr">
+        <is>
+          <t>Лот №1: Сооружение (иное сооружение (канализование), трасса хозяйственно-бытовой канализации; кад. № 50:31:0020501:6680; протяженность 558 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="AG87" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/fbceaaaa-6757-42b0-9cda-dca1c4df2885</t>
+        </is>
+      </c>
+      <c r="AH87" s="3" t="n">
+        <v>842052.99</v>
+      </c>
+      <c r="AI87" s="3" t="n">
+        <v>1509.06</v>
+      </c>
+      <c r="AJ87" s="5" t="n">
+        <v>0.5505627264621434</v>
+      </c>
+      <c r="AQ87" s="4" t="n">
+        <v>46274.9837962963</v>
+      </c>
+      <c r="AR87" s="4" t="n">
+        <v>46275.02414351852</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>fedresurs:fbceaaaa-6757-42b0-9cda-dca1c4df2885_2</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>ПП-36201</t>
+        </is>
+      </c>
+      <c r="D88" t="n">
+        <v>2</v>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Лот №2: Сооружение (иное сооружение (теплоснабжение), трасса теплоснабжения; кад. № 50:31:0020501:6689; протяженность 579 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов,…</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>50:31:0020501:6689</t>
+        </is>
+      </c>
+      <c r="L88" s="3" t="n">
+        <v>441720</v>
+      </c>
+      <c r="M88" s="3" t="n">
+        <v>4417200</v>
+      </c>
+      <c r="O88" s="3" t="n">
+        <v>88344</v>
+      </c>
+      <c r="U88" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V88" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W88" t="inlineStr">
+        <is>
+          <t>Tender Technologies</t>
+        </is>
+      </c>
+      <c r="AA88" t="inlineStr">
+        <is>
+          <t>ЗАО "МосОблИнвестСтрой"</t>
+        </is>
+      </c>
+      <c r="AB88" t="inlineStr">
+        <is>
+          <t>5009039555</t>
+        </is>
+      </c>
+      <c r="AC88" s="4" t="n">
+        <v>46258.41666666666</v>
+      </c>
+      <c r="AD88" s="4" t="n">
+        <v>46264.79166666666</v>
+      </c>
+      <c r="AF88" t="inlineStr">
+        <is>
+          <t>Лот №2: Сооружение (иное сооружение (теплоснабжение), трасса теплоснабжения; кад. № 50:31:0020501:6689; протяженность 579 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="AG88" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/fbceaaaa-6757-42b0-9cda-dca1c4df2885</t>
+        </is>
+      </c>
+      <c r="AH88" s="3" t="n">
+        <v>1674469.32</v>
+      </c>
+      <c r="AI88" s="3" t="n">
+        <v>2892</v>
+      </c>
+      <c r="AJ88" s="5" t="n">
+        <v>0.7362029899717721</v>
+      </c>
+      <c r="AQ88" s="4" t="n">
+        <v>46274.9837962963</v>
+      </c>
+      <c r="AR88" s="4" t="n">
+        <v>46275.02414351852</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>fedresurs:fbceaaaa-6757-42b0-9cda-dca1c4df2885_3</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>ПП-36201</t>
+        </is>
+      </c>
+      <c r="D89" t="n">
+        <v>3</v>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Лот №3: Сооружение (иное сооружение (водоснабжение), трасса водопровода; кад. № 50:31:0020501:6711; протяженность 54 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр.…</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>50:31:0020501:6711</t>
+        </is>
+      </c>
+      <c r="L89" s="3" t="n">
+        <v>37260</v>
+      </c>
+      <c r="M89" s="3" t="n">
+        <v>372600</v>
+      </c>
+      <c r="O89" s="3" t="n">
+        <v>7452</v>
+      </c>
+      <c r="U89" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V89" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W89" t="inlineStr">
+        <is>
+          <t>Tender Technologies</t>
+        </is>
+      </c>
+      <c r="AA89" t="inlineStr">
+        <is>
+          <t>ЗАО "МосОблИнвестСтрой"</t>
+        </is>
+      </c>
+      <c r="AB89" t="inlineStr">
+        <is>
+          <t>5009039555</t>
+        </is>
+      </c>
+      <c r="AC89" s="4" t="n">
+        <v>46258.41666666666</v>
+      </c>
+      <c r="AD89" s="4" t="n">
+        <v>46264.79166666666</v>
+      </c>
+      <c r="AF89" t="inlineStr">
+        <is>
+          <t>Лот №3: Сооружение (иное сооружение (водоснабжение), трасса водопровода; кад. № 50:31:0020501:6711; протяженность 54 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="AG89" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/fbceaaaa-6757-42b0-9cda-dca1c4df2885</t>
+        </is>
+      </c>
+      <c r="AH89" s="3" t="n">
+        <v>57522.08</v>
+      </c>
+      <c r="AI89" s="3" t="n">
+        <v>1065.22</v>
+      </c>
+      <c r="AJ89" s="5" t="n">
+        <v>0.3522487364851897</v>
+      </c>
+      <c r="AQ89" s="4" t="n">
+        <v>46274.9837962963</v>
+      </c>
+      <c r="AR89" s="4" t="n">
+        <v>46275.02414351852</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>fedresurs:fbceaaaa-6757-42b0-9cda-dca1c4df2885_4</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>ПП-36201</t>
+        </is>
+      </c>
+      <c r="D90" t="n">
+        <v>4</v>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Лот №4: Сооружение (иное сооружение (электроснабжение), трасса электроснабжения; кад. № 50:31:0020501:6681; протяженность 240 м; местоположение: Московская обл., Чеховский муниципальный район, г.…</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>50:31:0020501:6681</t>
+        </is>
+      </c>
+      <c r="L90" s="3" t="n">
+        <v>13680</v>
+      </c>
+      <c r="M90" s="3" t="n">
+        <v>136800</v>
+      </c>
+      <c r="O90" s="3" t="n">
+        <v>2736</v>
+      </c>
+      <c r="U90" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V90" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W90" t="inlineStr">
+        <is>
+          <t>Tender Technologies</t>
+        </is>
+      </c>
+      <c r="AA90" t="inlineStr">
+        <is>
+          <t>ЗАО "МосОблИнвестСтрой"</t>
+        </is>
+      </c>
+      <c r="AB90" t="inlineStr">
+        <is>
+          <t>5009039555</t>
+        </is>
+      </c>
+      <c r="AC90" s="4" t="n">
+        <v>46258.41666666666</v>
+      </c>
+      <c r="AD90" s="4" t="n">
+        <v>46264.79166666666</v>
+      </c>
+      <c r="AF90" t="inlineStr">
+        <is>
+          <t>Лот №4: Сооружение (иное сооружение (электроснабжение), трасса электроснабжения; кад. № 50:31:0020501:6681; протяженность 240 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="AG90" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/fbceaaaa-6757-42b0-9cda-dca1c4df2885</t>
+        </is>
+      </c>
+      <c r="AH90" s="3" t="n">
+        <v>186460.28</v>
+      </c>
+      <c r="AI90" s="3" t="n">
+        <v>776.92</v>
+      </c>
+      <c r="AJ90" s="5" t="n">
+        <v>0.9266331682007557</v>
+      </c>
+      <c r="AQ90" s="4" t="n">
+        <v>46274.9837962963</v>
+      </c>
+      <c r="AR90" s="4" t="n">
+        <v>46275.02414351852</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>fedresurs:fbceaaaa-6757-42b0-9cda-dca1c4df2885_5</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>ПП-36201</t>
+        </is>
+      </c>
+      <c r="D91" t="n">
+        <v>5</v>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Лот №5: Сооружение (иное сооружение (освещение), трасса наружного освещения; кад. № 50:31:0020501:6690; протяженность 649 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов,…</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>50:31:0020501:6690</t>
+        </is>
+      </c>
+      <c r="L91" s="3" t="n">
+        <v>34650</v>
+      </c>
+      <c r="M91" s="3" t="n">
+        <v>346500</v>
+      </c>
+      <c r="O91" s="3" t="n">
+        <v>6930</v>
+      </c>
+      <c r="U91" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V91" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W91" t="inlineStr">
+        <is>
+          <t>Tender Technologies</t>
+        </is>
+      </c>
+      <c r="AA91" t="inlineStr">
+        <is>
+          <t>ЗАО "МосОблИнвестСтрой"</t>
+        </is>
+      </c>
+      <c r="AB91" t="inlineStr">
+        <is>
+          <t>5009039555</t>
+        </is>
+      </c>
+      <c r="AC91" s="4" t="n">
+        <v>46258.41666666666</v>
+      </c>
+      <c r="AD91" s="4" t="n">
+        <v>46264.79166666666</v>
+      </c>
+      <c r="AF91" t="inlineStr">
+        <is>
+          <t>Лот №5: Сооружение (иное сооружение (освещение), трасса наружного освещения; кад. № 50:31:0020501:6690; протяженность 649 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
+        </is>
+      </c>
+      <c r="AG91" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/fbceaaaa-6757-42b0-9cda-dca1c4df2885</t>
+        </is>
+      </c>
+      <c r="AH91" s="3" t="n">
+        <v>504219.68</v>
+      </c>
+      <c r="AI91" s="3" t="n">
+        <v>776.92</v>
+      </c>
+      <c r="AJ91" s="5" t="n">
+        <v>0.9312799532140436</v>
+      </c>
+      <c r="AQ91" s="4" t="n">
+        <v>46274.9837962963</v>
+      </c>
+      <c r="AR91" s="4" t="n">
+        <v>46275.02414351852</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>torgi_gov:21000004710000027949_1</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>21000004710000027949</t>
+        </is>
+      </c>
+      <c r="D92" t="n">
+        <v>1</v>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Продажа объекта незавершенного строительства площадью 4 391 кв.м. с земельным участком 16 530 кв.м. в г.о. Серпухов</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>обл. Московская, г.о. Серпухов Российская Федерация, Московская область, городской округ Серпухов, деревня Райсеменовское</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>50:32:0030118:4229</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="n">
+        <v>20921</v>
+      </c>
+      <c r="L92" s="3" t="n">
+        <v>1300000</v>
+      </c>
+      <c r="N92" s="3" t="n">
+        <v>62.14</v>
+      </c>
+      <c r="O92" s="3" t="n">
+        <v>130000</v>
+      </c>
+      <c r="P92" s="3" t="n">
+        <v>65000</v>
+      </c>
+      <c r="Q92" s="3" t="n">
+        <v>5655000</v>
+      </c>
+      <c r="T92" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U92" t="inlineStr">
+        <is>
+          <t>Продажа (приватизация) государственного и муниципального имущества</t>
+        </is>
+      </c>
+      <c r="V92" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W92" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X92" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/bad85495-fde8-4c09-ae48-1b0c6a724842/lots/1d41d127-40f7-49f8-939f-f6aea06c34a8</t>
+        </is>
+      </c>
+      <c r="Y92" t="inlineStr">
+        <is>
+          <t>КОМИТЕТ ПО КОНКУРЕНТНОЙ ПОЛИТИКЕ МОСКОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="Z92" t="inlineStr">
+        <is>
+          <t>5024139723</t>
+        </is>
+      </c>
+      <c r="AC92" s="4" t="n">
+        <v>46275.375</v>
+      </c>
+      <c r="AD92" s="4" t="n">
+        <v>46307.75</v>
+      </c>
+      <c r="AE92" s="4" t="n">
+        <v>46309.58333333334</v>
+      </c>
+      <c r="AF92" t="inlineStr">
+        <is>
+          <t>Продажа объекта незавершенного строительства площадью 4 391 кв.м. с земельным участком 16 530 кв.м. в г.о. Серпухов</t>
+        </is>
+      </c>
+      <c r="AG92" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000027949_1</t>
+        </is>
+      </c>
+      <c r="AH92" s="3" t="n">
+        <v>3308945.1</v>
+      </c>
+      <c r="AI92" s="3" t="n">
+        <v>753.5700000000001</v>
+      </c>
+      <c r="AL92" t="inlineStr">
+        <is>
+          <t>бывший коровник</t>
+        </is>
+      </c>
+      <c r="AM92" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ92" s="4" t="n">
+        <v>46274.73524305555</v>
+      </c>
+      <c r="AR92" s="4" t="n">
+        <v>46307.06596064815</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>fedresurs:55497c46-cfc8-4b21-b470-07e49cad29c1_1</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>225367-МЭТС-1</t>
+        </is>
+      </c>
+      <c r="D93" t="n">
+        <v>1</v>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Состоялся</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
         <is>
           <t>Лот №1 – Земельный участок, Кадастровый номер: 50:28:0090240:1016, Площадь 521 кв.м, Категория земель Земли населенных пунктов, Вид разрешенного использования Для индивидуального жилищного…</t>
         </is>
       </c>
-      <c r="G84" t="inlineStr">
+      <c r="G93" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr">
+      <c r="H93" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I84" t="inlineStr">
+      <c r="I93" t="inlineStr">
         <is>
           <t>Московская область, г. Домодедово</t>
         </is>
       </c>
-      <c r="J84" t="inlineStr">
+      <c r="J93" t="inlineStr">
         <is>
           <t>50:28:0090240:1016</t>
         </is>
       </c>
-      <c r="K84" s="2" t="n">
+      <c r="K93" s="2" t="n">
         <v>521</v>
       </c>
-      <c r="L84" s="3" t="n">
+      <c r="L93" s="3" t="n">
         <v>1217160</v>
       </c>
-      <c r="M84" s="3" t="n">
+      <c r="M93" s="3" t="n">
         <v>811440</v>
       </c>
-      <c r="N84" s="3" t="n">
+      <c r="N93" s="3" t="n">
         <v>2336.2</v>
       </c>
-      <c r="P84" s="3" t="n">
+      <c r="P93" s="3" t="n">
         <v>40572</v>
       </c>
-      <c r="Q84" s="3" t="n">
+      <c r="Q93" s="3" t="n">
         <v>1217160</v>
       </c>
-      <c r="U84" t="inlineStr">
+      <c r="U93" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V84" t="inlineStr">
+      <c r="V93" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W84" t="inlineStr">
+      <c r="W93" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
-      <c r="AA84" t="inlineStr">
+      <c r="AA93" t="inlineStr">
         <is>
           <t>Подарикова Татьяна Владимировна</t>
         </is>
       </c>
-      <c r="AB84" t="inlineStr">
+      <c r="AB93" t="inlineStr">
         <is>
           <t>360203043422</t>
         </is>
       </c>
-      <c r="AC84" s="4" t="n">
+      <c r="AC93" s="4" t="n">
         <v>46239.41666666666</v>
       </c>
-      <c r="AD84" s="4" t="n">
+      <c r="AD93" s="4" t="n">
         <v>46274.41666666666</v>
       </c>
-      <c r="AF84" t="inlineStr">
+      <c r="AF93" t="inlineStr">
         <is>
           <t>Лот №1 – Земельный участок, Кадастровый номер: 50:28:0090240:1016, Площадь 521 кв.м, Категория земель Земли населенных пунктов, Вид разрешенного использования Для индивидуального жилищного строительства, расположенный по адресу: Московская область, г. Домодедово. Сведения о том, что земельный участок полностью расположен в границах зоны с особыми условиями использования территории, территории объекта культурного наследия, публичного сервитута: Земельный участок полностью расположен в границах зоны с реестровым номером 50:28-6.96 от 04.07.2014, ограничение использования земельного участка в пределах зоны: В пределах приаэродромной территории запрещается проектирование, строительство и развитие городских и сельских поселений, а также строительство и реконструкция промышленных, сельскохозяйственных объектов, объектов капитального и индивидуального жилищного строительства и иных объектов, без согласования в порядке установленном законодательством Российской Федерации. Запрещается размещать в полосах воздушных подходов на удалении до 30 км, а вне полос воздушных подходов - до 15 км от контрольной точки аэродрома объекты выбросов (размещения) отходов, животноводческие фермы, скотобойни и другие объекты, способствующие привлечению и массовому скоплению птиц. В пределах границ района аэродрома (вертодрома, посадочной площадки) запрещается строительство без согласования старшего авиационного начальника аэродрома (вертодрома, посадочной площадки):а) объектов высотой 50 м и более относительно уровня аэродрома (вертодрома);б) линий связи и электропередачи, а также других источников радио- и электромагнитных излучений, которые могут создавать помехи для работы радиотехнических средств; в) взрывоопасных объектов; г) факельных устройств для аварийного сжигания сбрасываемых газов высотой 50 м и более (с учетом возможной высоты выброса пламени);д) промышленных и иных предприятий и сооружений, деятельность которых может привести к ухудшению видимости в районе аэродрома (вертодрома).Строительство и размещение объектов вне района аэродрома (вертодрома), если их истинная высота превышает 50 м, согласовываются с территориальным органом Федерального агентства воздушного транспорта, вид/наименование: Зона с особыми условиями использования территорий - Приаэродромная территория аэродрома Москва (Домодедово), тип: Охранная зона транспорта, номер: б/н, решения: 1. дата решения: 24.02.2014, номер решения: б/н, наименование ОГВ/ОМСУ: ООО "СтройТрест" 2. дата решения: 02.04.2014, номер решения: 60/14, наименование ОГВ/ОМСУ: ООО "СтройТрест" 3. дата решения: 11.05.2011, номер решения: ЦИ1-7, наименование ОГВ/ОМСУ: ЗАО "Международный аэропорт Домодедово" 4. дата решения: 09.11.2010, номер решения: 243, наименование ОГВ/ОМСУ: Минтранс России 5. дата решения: 11.03.2010, номер решения: 138, наименование ОГВ/ОМСУ: Правительство Российской Федерации 6. дата решения: 22.04.2014, номер решения: б/н, наименование ОГВ/ОМСУ: Кадастровый инженер 7. дата решения: 29.05.2014, номер решения: РС1/01-01-7267/14, наименование ОГВ/ОМСУ: Управление Федеральной службы государственной регистрации, кадастра и картографии 8. дата решения: 22.04.2014, номер решения: б/н, наименование ОГВ/ОМСУ: Кадастровый инженер. Особые отметки: Для данного земельного участка обеспечен доступ посредством земельного участка (земельных участков) с кадастровым номером (кадастровыми номерами): 50:28:0090240:981. Сведения об ограничениях права на объект недвижимости, обременениях данного объекта, не зарегистрированных в реестре прав, ограничений прав и обременений недвижимого имущества: вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 15.06.2022; реквизиты документа-основания: договор на проведение работ по межеванию земельных участков от 24.02.2014 № б/н выдан: ООО "СтройТрест"; договор подряда на выполнение работ на определенный срок от 02.04.2014 № 60/14 выдан: ООО "СтройТрест"; инструкция по производству полетов в районе аэродрома от 11.05.2011 № ЦИ1-7 выдан: ЗАО "Международный аэропорт Домодедово"; ПОРЯДОК УСТАНОВЛЕНИЯ ГРАНИЦ ПОЛОС ВОЗДУШНЫХ ПОДХОДОВ НА ГРАЖДАНСКИХ АЭРОДРОМАХ от 09.11.2010 № 243 выдан: Минтранс России; ФЕДЕРАЛЬНЫЕ ПРАВИЛА ИСПОЛЬЗОВАНИЯ ВОЗДУШНОГО ПРОСТРАНСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ от 11.03.2010 № 138 выдан: Правительство Российской Федерации; ОБЗОРНАЯ СХЕМА. Зона с особыми условиями использования территорий-Приаэродромная территория аэродрома Москва (Домодедово) от 22.04.2014 № б/н выдан: Кадастровый инженер; письмо от 29.05.2014 № РС1/01-01-7267/14 выдан: Управление Федеральной службы государственной регистрации, кадастра и картографии; карта (План) от 22.04.2014 № б/н выдан: Кадастровый инженер. вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 27.10.2022; реквизиты документа-основания: о порядке установления охранных зон объектов электросетевого хозяйства и особых условий использования земельных участков, расположенных в границах таких зон от 24.09.2009 № 160 выдан: Правительство Российской Федерации.
 Порядок ознакомления с имуществом должника:
 В случае необходимости проведения кадастровых работ (работ по межеванию земельного участка, установлению (уточнению) границ земельного участка и получению межевого плана) такие работы проводятся покупателем имущества с привлечением кадастрового инженера свой счет.
 Договор купли-продажи доли в праве собственности подлежит нотариальному удостоверению. Покупатель обязан оплатить все расходы, связанные с переходом права собственности на Имущество должника. Покупатель несет все расходы, связанные с нотариальным удостоверением сделки договора купли-продажи (в случае если нотариальное удостоверение является обязательным в силу закона, либо если стороны пришли к соглашению об обязательности нотариального удостоверения).
 Ознакомление с документацией/информацией об Имуществе осуществляется в период приема заявок путем направления запроса с указанием ФИО лица, контактных данных, предполагаемой даты осмотра, номера лота по адресу: arbitrazh.kozlova.k.p@mail.ru или по адресу: 105064 г. Москва а/я 93. На сайте Росреестра вы можете получить информацию о лоте используя кадастровой номер (актуальные характеристики, ограничения, права и пр. на кадастровой карте посмотреть ориентировочное местоположение и снимки и пр. в соответствии с функционалом сайта).</t>
         </is>
       </c>
-      <c r="AG84" t="inlineStr">
+      <c r="AG93" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/55497c46-cfc8-4b21-b470-07e49cad29c1</t>
         </is>
       </c>
-      <c r="AH84" s="3" t="n">
+      <c r="AH93" s="3" t="n">
         <v>984330.51</v>
       </c>
-      <c r="AI84" s="3" t="n">
+      <c r="AI93" s="3" t="n">
         <v>1889.31</v>
       </c>
-      <c r="AQ84" s="4" t="n">
+      <c r="AQ93" s="4" t="n">
         <v>46274.20431712963</v>
       </c>
-      <c r="AR84" s="4" t="n">
+      <c r="AR93" s="4" t="n">
         <v>46274.76679398148</v>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" t="inlineStr">
+    <row r="94">
+      <c r="A94" t="inlineStr">
         <is>
           <t>fedresurs:89e074ef-e653-4ed0-8a41-298ed54c9709_1</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B94" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C94" t="inlineStr">
         <is>
           <t>366894</t>
         </is>
       </c>
-      <c r="D85" t="n">
+      <c r="D94" t="n">
         <v>1</v>
       </c>
-      <c r="E85" t="inlineStr">
+      <c r="E94" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
+      <c r="F94" t="inlineStr">
         <is>
           <t>1/2 доли нежилого сооружения (трасса газопровода низкого давления), кадастровый номер №50:21:0050401:1691, Протяженность 788 м., расположенного по адресу: Ленинский район, сельское поселение…</t>
         </is>
       </c>
-      <c r="G85" t="inlineStr">
+      <c r="G94" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H85" t="inlineStr">
+      <c r="H94" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I85" t="inlineStr">
+      <c r="I94" t="inlineStr">
         <is>
           <t>Ленинский район, сельское поселение Молоковское, деревня Мисайлово, Первомайская, д. 215 Ознакомиться с предметом торгов, порядком проведения торгов можно в рабочие дни с 10.00ч. до 17.00ч., заявки принимаются на электронную почту: ptkarina@mail.ru</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr">
+      <c r="J94" t="inlineStr">
         <is>
           <t>50:21:0050401:1691</t>
         </is>
       </c>
-      <c r="L85" s="3" t="n">
+      <c r="L94" s="3" t="n">
         <v>2018250</v>
       </c>
-      <c r="M85" s="3" t="n">
+      <c r="M94" s="3" t="n">
         <v>2018250</v>
       </c>
-      <c r="P85" s="3" t="n">
+      <c r="P94" s="3" t="n">
         <v>100912.5</v>
       </c>
-      <c r="U85" t="inlineStr">
+      <c r="U94" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V85" t="inlineStr">
+      <c r="V94" t="inlineStr">
         <is>
           <t>Открытый конкурс</t>
         </is>
       </c>
-      <c r="W85" t="inlineStr">
+      <c r="W94" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA85" t="inlineStr">
+      <c r="AA94" t="inlineStr">
         <is>
           <t>Кишенков Алексей Сергеевич</t>
         </is>
       </c>
-      <c r="AB85" t="inlineStr">
+      <c r="AB94" t="inlineStr">
         <is>
           <t>500307344735</t>
         </is>
       </c>
-      <c r="AC85" s="4" t="n">
+      <c r="AC94" s="4" t="n">
         <v>46239.375</v>
       </c>
-      <c r="AD85" s="4" t="n">
+      <c r="AD94" s="4" t="n">
         <v>46274.75</v>
       </c>
-      <c r="AF85" t="inlineStr">
+      <c r="AF94" t="inlineStr">
         <is>
           <t>1/2 доли нежилого сооружения (трасса газопровода низкого давления), кадастровый номер №50:21:0050401:1691, Протяженность 788 м., расположенного по адресу: Ленинский район, сельское поселение Молоковское, деревня Мисайлово, Первомайская, д. 215
 Ознакомиться с предметом торгов, порядком проведения торгов можно в рабочие дни с 10.00ч. до 17.00ч., заявки принимаются на электронную почту: ptkarina@mail.ru.</t>
         </is>
       </c>
-      <c r="AG85" t="inlineStr">
+      <c r="AG94" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/89e074ef-e653-4ed0-8a41-298ed54c9709</t>
         </is>
       </c>
-      <c r="AH85" s="3" t="n">
+      <c r="AH94" s="3" t="n">
         <v>1387377.88</v>
       </c>
-      <c r="AI85" s="3" t="n">
+      <c r="AI94" s="3" t="n">
         <v>1760.63</v>
       </c>
-      <c r="AJ85" s="5" t="n">
+      <c r="AJ94" s="5" t="n">
         <v>-0.4547226311551111</v>
       </c>
-      <c r="AQ85" s="4" t="n">
+      <c r="AQ94" s="4" t="n">
         <v>46274.20181712963</v>
       </c>
-      <c r="AR85" s="4" t="n">
+      <c r="AR94" s="4" t="n">
         <v>46275.32123842592</v>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" t="inlineStr">
+    <row r="95">
+      <c r="A95" t="inlineStr">
         <is>
           <t>fedresurs:31b0441f-e291-4143-8336-1b2e11096072_1</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
+      <c r="B95" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C95" t="inlineStr">
         <is>
           <t>13042-ОТПП-1</t>
         </is>
       </c>
-      <c r="D86" t="n">
+      <c r="D95" t="n">
         <v>1</v>
       </c>
-      <c r="E86" t="inlineStr">
+      <c r="E95" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr">
+      <c r="F95" t="inlineStr">
         <is>
           <t>- сооружение газохимического комплекса - распределительный газопровод высокого давления, протяженность - 32 м., кадастровый номер: 50:20:0070312:3885; - сооружение нежилое - газопровод низкого…</t>
         </is>
       </c>
-      <c r="G86" t="inlineStr">
+      <c r="G95" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr">
+      <c r="H95" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="J86" t="inlineStr">
+      <c r="J95" t="inlineStr">
         <is>
           <t>50:20:0070312:3885</t>
         </is>
       </c>
-      <c r="L86" s="3" t="n">
-[...2 lines deleted...]
-      <c r="M86" s="3" t="n">
+      <c r="L95" s="3" t="n">
+        <v>7479442.3</v>
+      </c>
+      <c r="M95" s="3" t="n">
         <v>8799343.880000001</v>
       </c>
-      <c r="O86" s="3" t="n">
-[...2 lines deleted...]
-      <c r="U86" t="inlineStr">
+      <c r="O95" s="3" t="n">
+        <v>1495888.46</v>
+      </c>
+      <c r="U95" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V86" t="inlineStr">
+      <c r="V95" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W86" t="inlineStr">
+      <c r="W95" t="inlineStr">
         <is>
           <t>Электронная площадка "Аукционный тендерный центр"</t>
         </is>
       </c>
-      <c r="AA86" t="inlineStr">
+      <c r="AA95" t="inlineStr">
         <is>
           <t>ЗАО "ИПОТЕЧНАЯ КОМПАНИЯ М-6"</t>
         </is>
       </c>
-      <c r="AB86" t="inlineStr">
+      <c r="AB95" t="inlineStr">
         <is>
           <t>5032217460</t>
         </is>
       </c>
-      <c r="AC86" s="4" t="n">
+      <c r="AC95" s="4" t="n">
         <v>46274.5</v>
       </c>
-      <c r="AD86" s="4" t="n">
+      <c r="AD95" s="4" t="n">
         <v>46567.70833333334</v>
       </c>
-      <c r="AF86" t="inlineStr">
+      <c r="AF95" t="inlineStr">
         <is>
           <t>- сооружение газохимического комплекса - распределительный газопровод высокого давления, протяженность - 32 м., кадастровый номер: 50:20:0070312:3885; - сооружение нежилое - газопровод низкого давления, протяженность – 3012 м., кадастровый номер: 50:20:0070312:3935. Имущество имеет следующие наложенные ограничения: 1. кадастровый номер: 50:20:0070312:3885 - Запрещение регистрации, 50:20:0070312:3885-50/016/2019-40 от 17.12.2019 г. 2. кадастровый номер: 50:20:0070312:3935 - Запрещение регистрации, 50:20:0070312:3935-50/416/2022-54 от 14.06.2022 г.- сооружение газохимического комплекса - распределительный газопровод высокого давления, протяженность - 32 м., кадастровый номер: 50:20:0070312:3885;
 - сооружение нежилое - газопровод низкого давления, протяженность – 3012 м., кадастровый номер: 50:20:0070312:3935.
 Имущество имеет следующие наложенные ограничения:
 1. кадастровый номер: 50:20:0070312:3885 - Запрещение регистрации, 50:20:0070312:3885-50/016/2019-40 от 17.12.2019 г.
 2. кадастровый номер: 50:20:0070312:3935 - Запрещение регистрации, 50:20:0070312:3935-50/416/2022-54 от 14.06.2022 г.
 См. Приложенные выписки к карточке торгов.
 Начальная стоимость продажи определена в соответствии с Отчетом об определении рыночной стоимости № 207/02-2026 от 16.02.2026.</t>
         </is>
       </c>
-      <c r="AG86" t="inlineStr">
+      <c r="AG95" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/31b0441f-e291-4143-8336-1b2e11096072</t>
         </is>
       </c>
-      <c r="AH86" s="3" t="n">
+      <c r="AH95" s="3" t="n">
         <v>75120.28999999999</v>
       </c>
-      <c r="AI86" s="3" t="n">
+      <c r="AI95" s="3" t="n">
         <v>2347.51</v>
       </c>
-      <c r="AQ86" s="4" t="n">
+      <c r="AQ95" s="4" t="n">
         <v>46274.19619212963</v>
       </c>
-      <c r="AR86" s="4" t="n">
-        <v>46303.91027777778</v>
+      <c r="AR95" s="4" t="n">
+        <v>46319.10909722222</v>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" t="inlineStr">
+    <row r="96">
+      <c r="A96" t="inlineStr">
         <is>
           <t>fedresurs:1dfbe4c3-860a-43da-9665-f5d2bcb37e32_1</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B96" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C96" t="inlineStr">
         <is>
           <t>18193</t>
         </is>
       </c>
-      <c r="D87" t="n">
+      <c r="D96" t="n">
         <v>1</v>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="E96" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F87" t="inlineStr">
+      <c r="F96" t="inlineStr">
         <is>
           <t>Жилое строение (дача) с кадастровым номером 50:20:0000000:283222, общей площадью 904,6 кв.м., расположенное по адресу: Московская область, Одинцовский район, городское поселение Одинцово,…</t>
         </is>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="G96" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
+      <c r="H96" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I87" t="inlineStr">
+      <c r="I96" t="inlineStr">
         <is>
           <t>Московская область, Одинцовский район, Звенигородское лесничество, Баковское участковое лесничество, кв. 18, выд.1,3,10,18,26,47</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
+      <c r="J96" t="inlineStr">
         <is>
           <t>50:20:0000000:283222</t>
         </is>
       </c>
-      <c r="K87" s="2" t="n">
+      <c r="K96" s="2" t="n">
         <v>904.6</v>
       </c>
-      <c r="L87" s="3" t="n">
+      <c r="L96" s="3" t="n">
         <v>438545000</v>
       </c>
-      <c r="M87" s="3" t="n">
+      <c r="M96" s="3" t="n">
         <v>438545000</v>
       </c>
-      <c r="N87" s="3" t="n">
+      <c r="N96" s="3" t="n">
         <v>484794.38</v>
       </c>
-      <c r="P87" s="3" t="n">
+      <c r="P96" s="3" t="n">
         <v>21927250</v>
       </c>
-      <c r="U87" t="inlineStr">
+      <c r="U96" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V87" t="inlineStr">
+      <c r="V96" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
-      <c r="W87" t="inlineStr">
+      <c r="W96" t="inlineStr">
         <is>
           <t>АКОСТА info</t>
         </is>
       </c>
-      <c r="AA87" t="inlineStr">
+      <c r="AA96" t="inlineStr">
         <is>
           <t>Грибков Алексей Владимирович</t>
         </is>
       </c>
-      <c r="AB87" t="inlineStr">
+      <c r="AB96" t="inlineStr">
         <is>
           <t>503208576466</t>
         </is>
       </c>
-      <c r="AC87" s="4" t="n">
+      <c r="AC96" s="4" t="n">
         <v>46268.41666666666</v>
       </c>
-      <c r="AD87" s="4" t="n">
+      <c r="AD96" s="4" t="n">
         <v>46268.45833333334</v>
       </c>
-      <c r="AF87" t="inlineStr">
+      <c r="AF96" t="inlineStr">
         <is>
           <t>Жилое строение (дача) с кадастровым номером 50:20:0000000:283222, общей площадью 904,6 кв.м., расположенное по адресу: Московская область, Одинцовский район, городское поселение Одинцово, д.Измалково, уч.95, принадлежащее на праве собственности, о чем в ЕГРН внесена запись 50-50-20/139/2008-026 от 10.11.2008г., являющийся предметом залога (ипотеки) по договору залога недвижимости (ипотеки) № ИК201513/00656/ДЗ от 05.12.2013г. перед ПАО "ТРАНСКАПИТАЛБАНК", ИНН 7709129705, ОГРН 1027739186970, номер государственной регистрации: 50-50-20/008/2013-7304 от 13.01.2014г. Сооружение (хозяйственное строение или сооружение (строение или сооружение вспомогательного использования) с кадастровым номером 50:20:0020314:279, общей площадью 39,3 кв.м., расположенное по адресу: Московская обл., Одинцовский Муниципальный район, Городское поселение Одинцово, Деревня Измалково, д 95, принадлежащее на праве собственности, о чем в ЕГРН внесена запись 50-50-20/139/2008-122 от 15.11.2008г., являющееся предметом залога (ипотеки) по договору залога недвижимости (ипотеки) № ИК201513/00656/ДЗ от 05.12.2013г. перед ПАО "ТРАНСКАПИТАЛБАНК", ИНН 7709129705, ОГРН 1027739186970, номер государственной регистрации: 50-50-20/008/2013-7304 от 13.01.2014г. Земельный участок с кадастровым номером 50:20:0020321:161, общей площадью 2500 кв.м., Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Московская, р-н Одинцовский, гп Одинцово, д. Измалково, уч.95, принадлежащий на праве собственности, о чем в ЕГРН внесена запись 50-50-20/096/2005-207 от 23.09.2005г., являющийся предметом залога (ипотеки) по договору залога недвижимости (ипотеки) № ИК201513/00656/ДЗ от 05.12.2013г. перед ПАО "ТРАНСКАПИТАЛБАНК", ИНН 7709129705, ОГРН 1027739186970, номер государственной регистрации: 50-50-20/008/2013-7304 от 13.01.2014г. Доля в размере 1/3 в праве собственности на сооружение (Распределительный газопровод нижкого давления) с кадастровым номером 50:20:0030210:588, протяженностью 572 м., расположенное по адресу: Московская область, Одинцовский район, д. Измалково, д.№3, №4, №95, принадлежащее на праве собственности, о чем в ЕГРН внесена запись 50-50-20/063/2011-258 от 14.12.2011г. Общая долевая собственность, 1/3 Договор аренды лесного участка № 50-0126-03-05-0513 от 19.11.2009 об аренде земельного участка с кадастровым номером 50:20:0050330:3322, общей площадью 3000 кв.м., Местоположение: Московская область, Одинцовский район, Звенигородское лесничество, Баковское участковое лесничество, кв. 18, выд.1,3,10,18,26,47, категория земель: земли лесного фонда, виды разрешенного использования: земли лесного фонда, принадлежащее должника на праве аренды, о чем в ЕГРН внесена запись №50-50-20/007/2010-152 от 11.02.2010. Срок действия аренды с 11.02.2010г. по 11.02.2059г.</t>
         </is>
       </c>
-      <c r="AG87" t="inlineStr">
+      <c r="AG96" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1dfbe4c3-860a-43da-9665-f5d2bcb37e32</t>
         </is>
       </c>
-      <c r="AH87" s="3" t="n">
+      <c r="AH96" s="3" t="n">
         <v>19783083.31</v>
       </c>
-      <c r="AI87" s="3" t="n">
+      <c r="AI96" s="3" t="n">
         <v>21869.43</v>
       </c>
-      <c r="AL87" t="inlineStr">
+      <c r="AL96" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
-      <c r="AQ87" s="4" t="n">
+      <c r="AQ96" s="4" t="n">
         <v>46273.73126157407</v>
       </c>
-      <c r="AR87" s="4" t="n">
+      <c r="AR96" s="4" t="n">
         <v>46273.73126157407</v>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" t="inlineStr">
+    <row r="97">
+      <c r="A97" t="inlineStr">
         <is>
           <t>fedresurs:d949d93d-bc4f-4662-8c03-715bd9592f5a_1</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
+      <c r="B97" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="C97" t="inlineStr">
         <is>
           <t>ПП-36425</t>
         </is>
       </c>
-      <c r="D88" t="n">
+      <c r="D97" t="n">
         <v>1</v>
       </c>
-      <c r="E88" t="inlineStr">
+      <c r="E97" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F88" t="inlineStr">
+      <c r="F97" t="inlineStr">
         <is>
           <t>Лот №1: Сооружение (иное сооружение (канализование), трасса хозяйственно-бытовой канализации; кад. № 50:31:0020501:6680; протяженность 558 м; местоположение: Московская обл., Чеховский муниципальный…</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
+      <c r="G97" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr">
+      <c r="H97" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I88" t="inlineStr">
+      <c r="I97" t="inlineStr">
         <is>
           <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
+      <c r="J97" t="inlineStr">
         <is>
           <t>50:31:0020501:6680</t>
         </is>
       </c>
-      <c r="L88" s="3" t="n">
+      <c r="L97" s="3" t="n">
         <v>5756.9</v>
       </c>
-      <c r="M88" s="3" t="n">
+      <c r="M97" s="3" t="n">
         <v>378450</v>
       </c>
-      <c r="O88" s="3" t="n">
+      <c r="O97" s="3" t="n">
         <v>756.9</v>
       </c>
-      <c r="Q88" s="3" t="n">
+      <c r="Q97" s="3" t="n">
         <v>5756.9</v>
       </c>
-      <c r="U88" t="inlineStr">
+      <c r="U97" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V88" t="inlineStr">
+      <c r="V97" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W88" t="inlineStr">
+      <c r="W97" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA88" t="inlineStr">
+      <c r="AA97" t="inlineStr">
         <is>
           <t>ЗАО "МосОблИнвестСтрой"</t>
         </is>
       </c>
-      <c r="AB88" t="inlineStr">
+      <c r="AB97" t="inlineStr">
         <is>
           <t>5009039555</t>
         </is>
       </c>
-      <c r="AC88" s="4" t="n">
+      <c r="AC97" s="4" t="n">
         <v>46272.41666666666</v>
       </c>
-      <c r="AD88" s="4" t="n">
+      <c r="AD97" s="4" t="n">
         <v>46279.79166666666</v>
       </c>
-      <c r="AF88" t="inlineStr">
+      <c r="AF97" t="inlineStr">
         <is>
           <t>Лот №1: Сооружение (иное сооружение (канализование), трасса хозяйственно-бытовой канализации; кад. № 50:31:0020501:6680; протяженность 558 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="AG88" t="inlineStr">
+      <c r="AG97" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d949d93d-bc4f-4662-8c03-715bd9592f5a</t>
         </is>
       </c>
-      <c r="AH88" s="3" t="n">
+      <c r="AH97" s="3" t="n">
         <v>842052.99</v>
       </c>
-      <c r="AI88" s="3" t="n">
+      <c r="AI97" s="3" t="n">
         <v>1509.06</v>
       </c>
-      <c r="AJ88" s="5" t="n">
+      <c r="AJ97" s="5" t="n">
         <v>0.9931632568634428</v>
       </c>
-      <c r="AQ88" s="4" t="n">
+      <c r="AQ97" s="4" t="n">
         <v>46273.65922453703</v>
       </c>
-      <c r="AR88" s="4" t="n">
+      <c r="AR97" s="4" t="n">
         <v>46281.23481481482</v>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" t="inlineStr">
+    <row r="98">
+      <c r="A98" t="inlineStr">
         <is>
           <t>fedresurs:d949d93d-bc4f-4662-8c03-715bd9592f5a_2</t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
+      <c r="B98" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="C98" t="inlineStr">
         <is>
           <t>ПП-36425</t>
         </is>
       </c>
-      <c r="D89" t="n">
+      <c r="D98" t="n">
         <v>2</v>
       </c>
-      <c r="E89" t="inlineStr">
+      <c r="E98" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F89" t="inlineStr">
+      <c r="F98" t="inlineStr">
         <is>
           <t>Лот №2: Сооружение (иное сооружение (теплоснабжение), трасса теплоснабжения; кад. № 50:31:0020501:6689; протяженность 579 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов,…</t>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
+      <c r="G98" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H89" t="inlineStr">
+      <c r="H98" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I89" t="inlineStr">
+      <c r="I98" t="inlineStr">
         <is>
           <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="J89" t="inlineStr">
+      <c r="J98" t="inlineStr">
         <is>
           <t>50:31:0020501:6689</t>
         </is>
       </c>
-      <c r="L89" s="3" t="n">
+      <c r="L98" s="3" t="n">
         <v>176688</v>
       </c>
-      <c r="M89" s="3" t="n">
+      <c r="M98" s="3" t="n">
         <v>441720</v>
       </c>
-      <c r="O89" s="3" t="n">
+      <c r="O98" s="3" t="n">
         <v>883.4400000000001</v>
       </c>
-      <c r="Q89" s="3" t="n">
+      <c r="Q98" s="3" t="n">
         <v>176688</v>
       </c>
-      <c r="U89" t="inlineStr">
+      <c r="U98" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V89" t="inlineStr">
+      <c r="V98" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W89" t="inlineStr">
+      <c r="W98" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA89" t="inlineStr">
+      <c r="AA98" t="inlineStr">
         <is>
           <t>ЗАО "МосОблИнвестСтрой"</t>
         </is>
       </c>
-      <c r="AB89" t="inlineStr">
+      <c r="AB98" t="inlineStr">
         <is>
           <t>5009039555</t>
         </is>
       </c>
-      <c r="AC89" s="4" t="n">
+      <c r="AC98" s="4" t="n">
         <v>46272.41666666666</v>
       </c>
-      <c r="AD89" s="4" t="n">
+      <c r="AD98" s="4" t="n">
         <v>46279.79166666666</v>
       </c>
-      <c r="AF89" t="inlineStr">
+      <c r="AF98" t="inlineStr">
         <is>
           <t>Лот №2: Сооружение (иное сооружение (теплоснабжение), трасса теплоснабжения; кад. № 50:31:0020501:6689; протяженность 579 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="AG89" t="inlineStr">
+      <c r="AG98" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d949d93d-bc4f-4662-8c03-715bd9592f5a</t>
         </is>
       </c>
-      <c r="AH89" s="3" t="n">
+      <c r="AH98" s="3" t="n">
         <v>1674469.32</v>
       </c>
-      <c r="AI89" s="3" t="n">
+      <c r="AI98" s="3" t="n">
         <v>2892</v>
       </c>
-      <c r="AJ89" s="5" t="n">
+      <c r="AJ98" s="5" t="n">
         <v>0.8944811959887088</v>
       </c>
-      <c r="AQ89" s="4" t="n">
+      <c r="AQ98" s="4" t="n">
         <v>46273.65922453703</v>
       </c>
-      <c r="AR89" s="4" t="n">
+      <c r="AR98" s="4" t="n">
         <v>46281.23481481482</v>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" t="inlineStr">
+    <row r="99">
+      <c r="A99" t="inlineStr">
         <is>
           <t>fedresurs:d949d93d-bc4f-4662-8c03-715bd9592f5a_3</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
+      <c r="B99" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
+      <c r="C99" t="inlineStr">
         <is>
           <t>ПП-36425</t>
         </is>
       </c>
-      <c r="D90" t="n">
+      <c r="D99" t="n">
         <v>3</v>
       </c>
-      <c r="E90" t="inlineStr">
+      <c r="E99" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F90" t="inlineStr">
+      <c r="F99" t="inlineStr">
         <is>
           <t>Лот №3: Сооружение (иное сооружение (водоснабжение), трасса водопровода; кад. № 50:31:0020501:6711; протяженность 54 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр.…</t>
         </is>
       </c>
-      <c r="G90" t="inlineStr">
+      <c r="G99" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr">
+      <c r="H99" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I90" t="inlineStr">
+      <c r="I99" t="inlineStr">
         <is>
           <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="J90" t="inlineStr">
+      <c r="J99" t="inlineStr">
         <is>
           <t>50:31:0020501:6711</t>
         </is>
       </c>
-      <c r="L90" s="3" t="n">
+      <c r="L99" s="3" t="n">
         <v>3745.2</v>
       </c>
-      <c r="M90" s="3" t="n">
+      <c r="M99" s="3" t="n">
         <v>37260</v>
       </c>
-      <c r="O90" s="3" t="n">
+      <c r="O99" s="3" t="n">
         <v>74.52</v>
       </c>
-      <c r="Q90" s="3" t="n">
+      <c r="Q99" s="3" t="n">
         <v>3745.2</v>
       </c>
-      <c r="U90" t="inlineStr">
+      <c r="U99" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V90" t="inlineStr">
+      <c r="V99" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W90" t="inlineStr">
+      <c r="W99" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA90" t="inlineStr">
+      <c r="AA99" t="inlineStr">
         <is>
           <t>ЗАО "МосОблИнвестСтрой"</t>
         </is>
       </c>
-      <c r="AB90" t="inlineStr">
+      <c r="AB99" t="inlineStr">
         <is>
           <t>5009039555</t>
         </is>
       </c>
-      <c r="AC90" s="4" t="n">
+      <c r="AC99" s="4" t="n">
         <v>46272.41666666666</v>
       </c>
-      <c r="AD90" s="4" t="n">
+      <c r="AD99" s="4" t="n">
         <v>46279.79166666666</v>
       </c>
-      <c r="AF90" t="inlineStr">
+      <c r="AF99" t="inlineStr">
         <is>
           <t>Лот №3: Сооружение (иное сооружение (водоснабжение), трасса водопровода; кад. № 50:31:0020501:6711; протяженность 54 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="AG90" t="inlineStr">
+      <c r="AG99" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d949d93d-bc4f-4662-8c03-715bd9592f5a</t>
         </is>
       </c>
-      <c r="AH90" s="3" t="n">
+      <c r="AH99" s="3" t="n">
         <v>57522.08</v>
       </c>
-      <c r="AI90" s="3" t="n">
+      <c r="AI99" s="3" t="n">
         <v>1065.22</v>
       </c>
-      <c r="AJ90" s="5" t="n">
+      <c r="AJ99" s="5" t="n">
         <v>0.9348910887784309</v>
       </c>
-      <c r="AQ90" s="4" t="n">
+      <c r="AQ99" s="4" t="n">
         <v>46273.65922453703</v>
       </c>
-      <c r="AR90" s="4" t="n">
+      <c r="AR99" s="4" t="n">
         <v>46281.23481481482</v>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" t="inlineStr">
+    <row r="100">
+      <c r="A100" t="inlineStr">
         <is>
           <t>fedresurs:d949d93d-bc4f-4662-8c03-715bd9592f5a_4</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
+      <c r="B100" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="C100" t="inlineStr">
         <is>
           <t>ПП-36425</t>
         </is>
       </c>
-      <c r="D91" t="n">
+      <c r="D100" t="n">
         <v>4</v>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E100" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
+      <c r="F100" t="inlineStr">
         <is>
           <t>Лот №4: Сооружение (иное сооружение (электроснабжение), трасса электроснабжения; кад. № 50:31:0020501:6681; протяженность 240 м; местоположение: Московская обл., Чеховский муниципальный район, г.…</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="G100" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
+      <c r="H100" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I91" t="inlineStr">
+      <c r="I100" t="inlineStr">
         <is>
           <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
+      <c r="J100" t="inlineStr">
         <is>
           <t>50:31:0020501:6681</t>
         </is>
       </c>
-      <c r="L91" s="3" t="n">
+      <c r="L100" s="3" t="n">
         <v>3273.6</v>
       </c>
-      <c r="M91" s="3" t="n">
+      <c r="M100" s="3" t="n">
         <v>13680</v>
       </c>
-      <c r="O91" s="3" t="n">
+      <c r="O100" s="3" t="n">
         <v>27.36</v>
       </c>
-      <c r="Q91" s="3" t="n">
+      <c r="Q100" s="3" t="n">
         <v>3273.6</v>
       </c>
-      <c r="U91" t="inlineStr">
+      <c r="U100" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V91" t="inlineStr">
+      <c r="V100" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W91" t="inlineStr">
+      <c r="W100" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA91" t="inlineStr">
+      <c r="AA100" t="inlineStr">
         <is>
           <t>ЗАО "МосОблИнвестСтрой"</t>
         </is>
       </c>
-      <c r="AB91" t="inlineStr">
+      <c r="AB100" t="inlineStr">
         <is>
           <t>5009039555</t>
         </is>
       </c>
-      <c r="AC91" s="4" t="n">
+      <c r="AC100" s="4" t="n">
         <v>46272.41666666666</v>
       </c>
-      <c r="AD91" s="4" t="n">
+      <c r="AD100" s="4" t="n">
         <v>46279.79166666666</v>
       </c>
-      <c r="AF91" t="inlineStr">
+      <c r="AF100" t="inlineStr">
         <is>
           <t>Лот №4: Сооружение (иное сооружение (электроснабжение), трасса электроснабжения; кад. № 50:31:0020501:6681; протяженность 240 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="AG91" t="inlineStr">
+      <c r="AG100" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d949d93d-bc4f-4662-8c03-715bd9592f5a</t>
         </is>
       </c>
-      <c r="AH91" s="3" t="n">
+      <c r="AH100" s="3" t="n">
         <v>186460.28</v>
       </c>
-      <c r="AI91" s="3" t="n">
+      <c r="AI100" s="3" t="n">
         <v>776.92</v>
       </c>
-      <c r="AJ91" s="5" t="n">
+      <c r="AJ100" s="5" t="n">
         <v>0.9824434458641809</v>
       </c>
-      <c r="AQ91" s="4" t="n">
+      <c r="AQ100" s="4" t="n">
         <v>46273.65922453703</v>
       </c>
-      <c r="AR91" s="4" t="n">
+      <c r="AR100" s="4" t="n">
         <v>46281.23481481482</v>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" t="inlineStr">
+    <row r="101">
+      <c r="A101" t="inlineStr">
         <is>
           <t>fedresurs:d949d93d-bc4f-4662-8c03-715bd9592f5a_5</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
+      <c r="B101" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="C101" t="inlineStr">
         <is>
           <t>ПП-36425</t>
         </is>
       </c>
-      <c r="D92" t="n">
+      <c r="D101" t="n">
         <v>5</v>
       </c>
-      <c r="E92" t="inlineStr">
+      <c r="E101" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F92" t="inlineStr">
+      <c r="F101" t="inlineStr">
         <is>
           <t>Лот №5: Сооружение (иное сооружение (освещение), трасса наружного освещения; кад. № 50:31:0020501:6690; протяженность 649 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов,…</t>
         </is>
       </c>
-      <c r="G92" t="inlineStr">
+      <c r="G101" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H92" t="inlineStr">
+      <c r="H101" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I92" t="inlineStr">
+      <c r="I101" t="inlineStr">
         <is>
           <t>Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="J92" t="inlineStr">
+      <c r="J101" t="inlineStr">
         <is>
           <t>50:31:0020501:6690</t>
         </is>
       </c>
-      <c r="L92" s="3" t="n">
+      <c r="L101" s="3" t="n">
         <v>3693</v>
       </c>
-      <c r="M92" s="3" t="n">
+      <c r="M101" s="3" t="n">
         <v>34650</v>
       </c>
-      <c r="O92" s="3" t="n">
+      <c r="O101" s="3" t="n">
         <v>69.3</v>
       </c>
-      <c r="Q92" s="3" t="n">
+      <c r="Q101" s="3" t="n">
         <v>3693</v>
       </c>
-      <c r="U92" t="inlineStr">
+      <c r="U101" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V92" t="inlineStr">
+      <c r="V101" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W92" t="inlineStr">
+      <c r="W101" t="inlineStr">
         <is>
           <t>Tender Technologies</t>
         </is>
       </c>
-      <c r="AA92" t="inlineStr">
+      <c r="AA101" t="inlineStr">
         <is>
           <t>ЗАО "МосОблИнвестСтрой"</t>
         </is>
       </c>
-      <c r="AB92" t="inlineStr">
+      <c r="AB101" t="inlineStr">
         <is>
           <t>5009039555</t>
         </is>
       </c>
-      <c r="AC92" s="4" t="n">
+      <c r="AC101" s="4" t="n">
         <v>46272.41666666666</v>
       </c>
-      <c r="AD92" s="4" t="n">
+      <c r="AD101" s="4" t="n">
         <v>46279.79166666666</v>
       </c>
-      <c r="AF92" t="inlineStr">
+      <c r="AF101" t="inlineStr">
         <is>
           <t>Лот №5: Сооружение (иное сооружение (освещение), трасса наружного освещения; кад. № 50:31:0020501:6690; протяженность 649 м; местоположение: Московская обл., Чеховский муниципальный район, г. Чехов, мкр. «Губернский»)</t>
         </is>
       </c>
-      <c r="AG92" t="inlineStr">
+      <c r="AG101" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d949d93d-bc4f-4662-8c03-715bd9592f5a</t>
         </is>
       </c>
-      <c r="AH92" s="3" t="n">
+      <c r="AH101" s="3" t="n">
         <v>504219.68</v>
       </c>
-      <c r="AI92" s="3" t="n">
+      <c r="AI101" s="3" t="n">
         <v>776.92</v>
       </c>
-      <c r="AJ92" s="5" t="n">
+      <c r="AJ101" s="5" t="n">
         <v>0.9926758114637652</v>
       </c>
-      <c r="AQ92" s="4" t="n">
+      <c r="AQ101" s="4" t="n">
         <v>46273.65922453703</v>
       </c>
-      <c r="AR92" s="4" t="n">
+      <c r="AR101" s="4" t="n">
         <v>46281.23481481482</v>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" t="inlineStr">
+    <row r="102">
+      <c r="A102" t="inlineStr">
         <is>
           <t>fedresurs:a396c511-64cc-4c9d-bd38-cb67bca3d781_1</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
+      <c r="B102" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C102" t="inlineStr">
         <is>
           <t>354021</t>
         </is>
       </c>
-      <c r="D93" t="n">
+      <c r="D102" t="n">
         <v>1</v>
       </c>
-      <c r="E93" t="inlineStr">
+      <c r="E102" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
       </c>
-      <c r="F93" t="inlineStr">
+      <c r="F102" t="inlineStr">
         <is>
           <t>- Земельный участок, категория земель — земли населенных пунктов, вид разрешенного использования — для размещения объектов торговли, площадь — 100 кв. м, погрешность 4 кв. м., местоположение —…</t>
         </is>
       </c>
-      <c r="G93" t="inlineStr">
+      <c r="G102" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr">
+      <c r="H102" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I93" t="inlineStr">
+      <c r="I102" t="inlineStr">
         <is>
           <t>Московская область, г. Люберцы, Комсомольский проспект, у д. 19/1</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr">
+      <c r="J102" t="inlineStr">
         <is>
           <t>50:22:0010109:26390</t>
         </is>
       </c>
-      <c r="K93" s="2" t="n">
+      <c r="K102" s="2" t="n">
         <v>100</v>
       </c>
-      <c r="L93" s="3" t="n">
+      <c r="L102" s="3" t="n">
         <v>6300000</v>
       </c>
-      <c r="M93" s="3" t="n">
+      <c r="M102" s="3" t="n">
         <v>9000000</v>
       </c>
-      <c r="N93" s="3" t="n">
+      <c r="N102" s="3" t="n">
         <v>63000</v>
       </c>
-      <c r="U93" t="inlineStr">
+      <c r="U102" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
-      <c r="V93" t="inlineStr">
+      <c r="V102" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
-      <c r="W93" t="inlineStr">
+      <c r="W102" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
-      <c r="AA93" t="inlineStr">
+      <c r="AA102" t="inlineStr">
         <is>
           <t>МАНВЕЛЯН МАРУСЯ ВАЧАГАНОВНА</t>
         </is>
       </c>
-      <c r="AB93" t="inlineStr">
+      <c r="AB102" t="inlineStr">
         <is>
           <t>502724627724</t>
         </is>
       </c>
-      <c r="AC93" s="4" t="n">
+      <c r="AC102" s="4" t="n">
         <v>46195.41666666666</v>
       </c>
-      <c r="AD93" s="4" t="n">
+      <c r="AD102" s="4" t="n">
         <v>46273.41666666666</v>
       </c>
-      <c r="AF93" t="inlineStr">
+      <c r="AF102" t="inlineStr">
         <is>
           <t>- Земельный участок, категория земель — земли населенных пунктов, вид разрешенного использования — для размещения объектов торговли, площадь — 100 кв. м, погрешность 4 кв. м., местоположение — Московская область, г. Люберцы, Комсомольский проспект, у д. 19/1, кадастровый номер 50:22:0010109:26390;
 - Сооружение — торговый павильон, количество этажей — 1, площадь 57,6 кв. м., местоположение — Российская Федерация, Московская область, городской округ Люберцы, город Люберцы, Комсомольский проспект, д. 19, корпус 1, строение 1, кадастровый номер 50:22:0000000:106221.
 Осмотр имущества осуществляется в месте его фактического местонахождения: Московская область, городской округ Люберцы, город Люберцы, Комсомольский пр-кт, д.19, к. 1, стр. 1.</t>
         </is>
       </c>
-      <c r="AG93" t="inlineStr">
+      <c r="AG102" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a396c511-64cc-4c9d-bd38-cb67bca3d781</t>
         </is>
       </c>
-      <c r="AH93" s="3" t="n">
+      <c r="AH102" s="3" t="n">
         <v>873883</v>
       </c>
-      <c r="AI93" s="3" t="n">
+      <c r="AI102" s="3" t="n">
         <v>8738.83</v>
       </c>
-      <c r="AM93" t="inlineStr">
+      <c r="AM102" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
-      <c r="AQ93" s="4" t="n">
+      <c r="AQ102" s="4" t="n">
         <v>46273.63341435185</v>
       </c>
-      <c r="AR93" s="4" t="n">
+      <c r="AR102" s="4" t="n">
         <v>46273.63341435185</v>
-      </c>
-[...1174 lines deleted...]
-        <v>46279.17943287037</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>torgi_gov:26000019380000000002_1</t>
+          <t>torgi_gov:23000028580000000156_30</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>26000019380000000002</t>
+          <t>23000028580000000156</t>
         </is>
       </c>
       <c r="D103" t="n">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Аренда помещения площадью 150,0 кв.м</t>
+          <t>Скважина № 17 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина - 1218 м, адрес: Самарская обл., Шигонский р-н, кад. № 63:37:2001011:10526</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Краснодарский край</t>
+          <t>Самарская область</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>край Краснодарский, г.о. город-курорт Сочи, г. Сочи</t>
-[...3 lines deleted...]
-        <v>150</v>
+          <t>обл. Самарская Шигонский р-н,</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>63:37:2001011:10526</t>
+        </is>
       </c>
       <c r="L103" s="3" t="n">
-        <v>1497600</v>
-[...2 lines deleted...]
-        <v>9984</v>
+        <v>36491000</v>
       </c>
       <c r="O103" s="3" t="n">
-        <v>449280</v>
+        <v>18245500</v>
       </c>
       <c r="P103" s="3" t="n">
-        <v>74880</v>
+        <v>364910</v>
       </c>
       <c r="T103" t="inlineStr">
         <is>
-          <t>Федеральная собственность</t>
+          <t>Иная собственность</t>
         </is>
       </c>
       <c r="U103" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X103" t="inlineStr">
         <is>
-          <t>https://it2.rts-tender.ru/v2/trades/d21700c4-7acf-47b4-9316-db99b9f7778d/lots/adffac04-359c-444f-9b24-220311107e96</t>
+          <t>https://it2.rts-tender.ru/trades/lotCard/43b47972-95e2-4254-a451-b9b0a0b65773</t>
         </is>
       </c>
       <c r="Y103" t="inlineStr">
         <is>
-          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АУКЦИОННЫЙ ДОМ "ТОРГИ-РУ""</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРГО"</t>
         </is>
       </c>
       <c r="Z103" t="inlineStr">
         <is>
-          <t>6658581027</t>
+          <t>6324103462</t>
         </is>
       </c>
       <c r="AC103" s="4" t="n">
-        <v>46269.29166666666</v>
+        <v>46261.58333333334</v>
       </c>
       <c r="AD103" s="4" t="n">
-        <v>46294.375</v>
+        <v>46288.58333333334</v>
       </c>
       <c r="AE103" s="4" t="n">
-        <v>46295.58333333334</v>
+        <v>46293.41666666666</v>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
-          <t>Право пользования в виде величины годового размера арендной платы за пользование иным движимым имуществом - складом навесом площадью 150,0 кв.м., инвентарный номер 2341013220240002. Некапитальные здания. Стены и покрытия - разборные</t>
+          <t>Лот №30НЗ-2026/896-АР от 20.08.26, уведомление Жиг-000012 от 06.08.26, собственник ООО НК «НЕДРА» Первые торги. Скважина № 17 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина - 1218 м, адрес: Самарская обл., Шигонский р-н, кад. № 63:37:2001011:10526. Объект расположен на земельном участке с кадастровым номером: 63:37:2001011:9502, земли лесного фонда, для добычи нефтепродуктов. Начальная цена 36491000,00 руб. (в т.ч. НДС 22%) Размер задатка 18245500,00 руб. Шаг аукциона 364910,00 руб.</t>
         </is>
       </c>
       <c r="AG103" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/26000019380000000002_1</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000028580000000156_30</t>
+        </is>
+      </c>
+      <c r="AH103" s="3" t="n">
+        <v>6791296</v>
+      </c>
+      <c r="AI103" s="3" t="n">
+        <v>5575.78</v>
+      </c>
+      <c r="AM103" t="inlineStr">
+        <is>
+          <t>Собственность</t>
         </is>
       </c>
       <c r="AQ103" s="4" t="n">
-        <v>46273.50387731481</v>
+        <v>46273.50539351852</v>
       </c>
       <c r="AR103" s="4" t="n">
-        <v>46273.61865740741</v>
+        <v>46288.06809027777</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>torgi_gov:26000023510000000001_1</t>
+          <t>torgi_gov:23000028580000000156_31</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>26000023510000000001</t>
+          <t>23000028580000000156</t>
         </is>
       </c>
       <c r="D104" t="n">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Газопроводы высокого и низкого давления</t>
+          <t>Скважина № 11 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина - 1235 м, адрес: Самарская обл., Шигонский р-н, кад. № 63:37:2001011:10525.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Краснодарский край</t>
+          <t>Самарская область</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+          <t>обл. Самарская Шигонский р-н</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>23:05:0000000:1893</t>
+          <t>63:37:2001011:10525</t>
         </is>
       </c>
       <c r="L104" s="3" t="n">
-        <v>10795</v>
+        <v>37000000</v>
       </c>
       <c r="O104" s="3" t="n">
-        <v>10795</v>
+        <v>18500000</v>
       </c>
       <c r="P104" s="3" t="n">
-        <v>539.75</v>
-[...4 lines deleted...]
-        </is>
+        <v>370000</v>
       </c>
       <c r="T104" t="inlineStr">
         <is>
-          <t>Муниципальная собственность</t>
+          <t>Иная собственность</t>
         </is>
       </c>
       <c r="U104" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X104" t="inlineStr">
         <is>
-          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/d32b3d5e-2da2-42f9-9b15-4b937de22e3f</t>
+          <t>https://it2.rts-tender.ru/trades/lotCard/af5ca64e-e0c8-483c-a3e5-745dbfb2383b</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРГО"</t>
         </is>
       </c>
       <c r="Z104" t="inlineStr">
         <is>
-          <t>2328013100</t>
+          <t>6324103462</t>
         </is>
       </c>
       <c r="AC104" s="4" t="n">
-        <v>46254</v>
+        <v>46261.58333333334</v>
       </c>
       <c r="AD104" s="4" t="n">
-        <v>46279.99930555555</v>
+        <v>46288.58333333334</v>
       </c>
       <c r="AE104" s="4" t="n">
-        <v>46282.54166666666</v>
+        <v>46293.41666666666</v>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Газопроводы высокого и низкого давления. Протяженностью 3446 м, кадастровый номер 23:05:0000000:1893, расположенный по адресу: Краснодарский край, Выселковский район, х. Бейсужек Второй, ул. Луговая от ж.д. №27 до ул. Восточная, ул. Восточная от ж.д. №44 до ж.д. №46, от ж.д. №133 до ж.д. №170, ул. Северная от ж.д. №1 до ж.д. №21, от ж.д. №14 до ж.д. №22, ул. Школьная от ж.д. №42 до ж.д. №46, ул. Западная от ж.д. №34 до ж.д. №91, ул. Садовая от ж.д. №41 до ж.д. №45</t>
+          <t>Лот №31НЗ-2026/896-АР от 20.08.26, уведомление Жиг-000012 от 06.08.26, собственник ООО НК «НЕДРА» Первые торги. Скважина № 11 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина - 1235 м, адрес: Самарская обл., Шигонский р-н, кад. № 63:37:2001011:10525. Объект расположен на земельном участке с кадастровым номером: 63:37:2001011:9502, земли лесного фонда, для добычи нефтепродуктов. Начальная цена 37000000,00 руб. (в т.ч. НДС 22%) Размер задатка 18500000,00 руб. Шаг аукциона 370000,00 руб.</t>
         </is>
       </c>
       <c r="AG104" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_1</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000028580000000156_31</t>
         </is>
       </c>
       <c r="AH104" s="3" t="n">
-        <v>4979652.1</v>
+        <v>6886084.21</v>
       </c>
       <c r="AI104" s="3" t="n">
-        <v>1436.71</v>
-[...2 lines deleted...]
-        <v>0.9978321778744342</v>
+        <v>5575.78</v>
+      </c>
+      <c r="AM104" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
       </c>
       <c r="AQ104" s="4" t="n">
-        <v>46273.50387731481</v>
+        <v>46273.50539351852</v>
       </c>
       <c r="AR104" s="4" t="n">
-        <v>46279.17943287037</v>
+        <v>46288.06809027777</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>torgi_gov:26000023510000000001_2</t>
+          <t>torgi_gov:23000028580000000156_32</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>26000023510000000001</t>
+          <t>23000028580000000156</t>
         </is>
       </c>
       <c r="D105" t="n">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Распределительный газопровод высокого давления</t>
+          <t>Скважина № 8 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина - 1937 м, адрес: Самарская обл., Шигонский р-н, кад. № 63:37:2001011:10529.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Краснодарский край</t>
+          <t>Самарская область</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+          <t>обл. Самарская Шигонский р-н</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>23:05:0000000:1228</t>
+          <t>63:37:2001011:10529</t>
         </is>
       </c>
       <c r="L105" s="3" t="n">
-        <v>19589</v>
+        <v>58032000</v>
       </c>
       <c r="O105" s="3" t="n">
-        <v>19589</v>
+        <v>29016000</v>
       </c>
       <c r="P105" s="3" t="n">
-        <v>979.45</v>
-[...4 lines deleted...]
-        </is>
+        <v>580320</v>
       </c>
       <c r="T105" t="inlineStr">
         <is>
-          <t>Муниципальная собственность</t>
+          <t>Иная собственность</t>
         </is>
       </c>
       <c r="U105" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X105" t="inlineStr">
         <is>
-          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/50f0f515-bb62-4ad8-98ed-f4705da8c7a8</t>
+          <t>https://it2.rts-tender.ru/trades/lotCard/0ab73c06-4f4f-4d19-9e10-04c1199b1537</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРГО"</t>
         </is>
       </c>
       <c r="Z105" t="inlineStr">
         <is>
-          <t>2328013100</t>
+          <t>6324103462</t>
         </is>
       </c>
       <c r="AC105" s="4" t="n">
-        <v>46254</v>
+        <v>46261.58333333334</v>
       </c>
       <c r="AD105" s="4" t="n">
-        <v>46279.99930555555</v>
+        <v>46288.58333333334</v>
       </c>
       <c r="AE105" s="4" t="n">
-        <v>46282.54166666666</v>
+        <v>46293.41666666666</v>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
-          <t>Распределительный газопровод высокого давления от ул. Луговой до ул. Степной, ШГРП и распределительный газопровод низкого давления от ШГРП до ж.д. №33 и ж.д. №116 по ул. Степной, от ул. Степной до ул. Луговой и до ул. Восточной в Бейсужекском сельском поселении, Выселковского района, Краснодарского края. Протяженностью 4525 м, кадастровый номер 23:05:0000000:1228, расположенный по адресу: Краснодарский край, Выселковский район, х. Бейсужек Второй, по улице Луговой, улице Степной и до улицы Восточной.</t>
+          <t>Лот №32НЗ-2026/896-АР от 20.08.26, уведомление Жиг-000012 от 06.08.26, собственник ООО НК «НЕДРА» Первые торги. Скважина № 8 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина - 1937 м, адрес: Самарская обл., Шигонский р-н, кад. № 63:37:2001011:10529. Объект расположен на земельном участке с кадастровым номером: 63:37:0000004:1, земли лесного фонда для ведения охотничьего хозяйства. Начальная цена 58032000,00 (в т.ч. НДС 22%) Размер задатка 29016000,00 руб. Шаг аукциона 580320,00 руб.</t>
         </is>
       </c>
       <c r="AG105" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_2</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000028580000000156_32</t>
         </is>
       </c>
       <c r="AH105" s="3" t="n">
-        <v>8455890.460000001</v>
+        <v>24903539.95</v>
       </c>
       <c r="AI105" s="3" t="n">
-        <v>1868.71</v>
-[...2 lines deleted...]
-        <v>0.9976833900471317</v>
+        <v>12856.76</v>
       </c>
       <c r="AM105" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ105" s="4" t="n">
-        <v>46273.50387731481</v>
+        <v>46273.50539351852</v>
       </c>
       <c r="AR105" s="4" t="n">
-        <v>46279.17943287037</v>
+        <v>46288.06809027777</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>torgi_gov:26000023510000000001_3</t>
+          <t>torgi_gov:23000028580000000156_33</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>26000023510000000001</t>
+          <t>23000028580000000156</t>
         </is>
       </c>
       <c r="D106" t="n">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Иные сооружения производственного назначения</t>
+          <t>Скважина № 4 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина — 1873 м, адрес: Самарская обл., Шигонский р-н,   № 63:37:2001011:10524</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Краснодарский край</t>
+          <t>Самарская область</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+          <t>обл. Самарская Шигонский р-н</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>23:05:0000000:1062</t>
+          <t>63:37:2001011:10524</t>
         </is>
       </c>
       <c r="L106" s="3" t="n">
-        <v>6358</v>
+        <v>56114000</v>
       </c>
       <c r="O106" s="3" t="n">
-        <v>6358</v>
+        <v>28057000</v>
       </c>
       <c r="P106" s="3" t="n">
-        <v>317.9</v>
-[...4 lines deleted...]
-        </is>
+        <v>561140</v>
       </c>
       <c r="T106" t="inlineStr">
         <is>
-          <t>Муниципальная собственность</t>
+          <t>Иная собственность</t>
         </is>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V106" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X106" t="inlineStr">
         <is>
-          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/bc21ff90-7b59-49fd-a30a-c1bafb3f4485</t>
+          <t>https://it2.rts-tender.ru/trades/lotCard/faf7065c-45ea-4d61-91b7-326cd467b698</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРГО"</t>
         </is>
       </c>
       <c r="Z106" t="inlineStr">
         <is>
-          <t>2328013100</t>
+          <t>6324103462</t>
         </is>
       </c>
       <c r="AC106" s="4" t="n">
-        <v>46254</v>
+        <v>46261.58333333334</v>
       </c>
       <c r="AD106" s="4" t="n">
-        <v>46279.99930555555</v>
+        <v>46288.58333333334</v>
       </c>
       <c r="AE106" s="4" t="n">
-        <v>46282.54166666666</v>
+        <v>46293.41666666666</v>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
-          <t>Иные сооружения производственного назначения. Протяженностью 1480 м, кадастровый номер 23:05:0000000:1062, расположенный по адресу: Краснодарский край, Выселковский район, х. Бейсужек Второй, ориентир улица Восточная, б/н.</t>
+          <t>Лот №33НЗ-2026/896-АР от 20.08.26, уведомление Жиг-000012 от 06.08.26, собственник ООО НК «НЕДРА» Первые торги. Скважина № 4 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина — 1873 м, адрес: Самарская обл., Шигонский р-н,   № 63:37:2001011:10524. Объект расположен на земельном участке с кадастровым номером: 63:37:2001011:9502, земли лесного фонда, для добычи нефтепродуктов. Начальная цена 56114000,00 руб. (в т.ч. НДС 22%) Размер задатка 28057000,00 руб. Шаг аукциона 561140,00 руб.</t>
         </is>
       </c>
       <c r="AG106" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_3</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000028580000000156_33</t>
         </is>
       </c>
       <c r="AH106" s="3" t="n">
-        <v>2651607.83</v>
+        <v>24080707.45</v>
       </c>
       <c r="AI106" s="3" t="n">
-        <v>1791.63</v>
-[...2 lines deleted...]
-        <v>0.9976022095243248</v>
+        <v>12856.76</v>
       </c>
       <c r="AM106" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ106" s="4" t="n">
-        <v>46273.50387731481</v>
+        <v>46273.50539351852</v>
       </c>
       <c r="AR106" s="4" t="n">
-        <v>46279.17943287037</v>
+        <v>46288.06809027777</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>torgi_gov:26000023510000000001_4</t>
+          <t>torgi_gov:23000028580000000156_34</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>26000023510000000001</t>
+          <t>23000028580000000156</t>
         </is>
       </c>
       <c r="D107" t="n">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Распределительные газопроводы высокого и низкого давления</t>
+          <t>Скважина № 13 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина — 1229 м, адрес: Самарская обл., Шигонский р-н, кад. № 63:37:2001011:10527</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Краснодарский край</t>
+          <t>Самарская область</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+          <t>обл. Самарская Шигонский р-н</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>23:05:0000000:1756</t>
+          <t>63:37:2001011:10527</t>
         </is>
       </c>
       <c r="L107" s="3" t="n">
-        <v>19229</v>
+        <v>36820000</v>
       </c>
       <c r="O107" s="3" t="n">
-        <v>19229</v>
+        <v>18410000</v>
       </c>
       <c r="P107" s="3" t="n">
-        <v>961.45</v>
-[...4 lines deleted...]
-        </is>
+        <v>368200</v>
       </c>
       <c r="T107" t="inlineStr">
         <is>
-          <t>Муниципальная собственность</t>
+          <t>Иная собственность</t>
         </is>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V107" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X107" t="inlineStr">
         <is>
-          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/2f799037-4014-467f-acd0-ae61fc6c5ac1</t>
+          <t>https://it2.rts-tender.ru/trades/lotCard/14f5b070-286c-47cc-9747-53ecff196f11</t>
         </is>
       </c>
       <c r="Y107" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРГО"</t>
         </is>
       </c>
       <c r="Z107" t="inlineStr">
         <is>
-          <t>2328013100</t>
+          <t>6324103462</t>
         </is>
       </c>
       <c r="AC107" s="4" t="n">
-        <v>46254</v>
+        <v>46261.58333333334</v>
       </c>
       <c r="AD107" s="4" t="n">
-        <v>46279.99930555555</v>
+        <v>46288.58333333334</v>
       </c>
       <c r="AE107" s="4" t="n">
-        <v>46282.54166666666</v>
+        <v>46293.41666666666</v>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
-          <t>Распределительные газопроводы высокого и низкого давления и ШРП-6,7 по ул. Южной в х. Бейсужек-2 Выселковского района. Протяженностью 4328 м, кадастровый номер 23:05:0000000:1756, расположенный по адресу: Краснодарский край, Выселковский район, х. Бейсужек Второй.</t>
+          <t>Лот №34НЗ-2026/896-АР от 20.08.26, уведомление Жиг-000012 от 06.08.26, собственник ООО НК «НЕДРА» Первые торги. Скважина № 13 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина — 1229 м, адрес: Самарская обл., Шигонский р-н, кад. № 63:37:2001011:10527.Объект расположен на земельном участке с кадастровым номером: 63:37:2001011:9502, земли лесного фонда, для добычи нефтепродуктов. Начальная цена 36820000,00 руб. (в т.ч. НДС 22%) Размер задатка 18410000,00 руб. Шаг аукциона 368200,00 руб.</t>
         </is>
       </c>
       <c r="AG107" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_4</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000028580000000156_34</t>
         </is>
       </c>
       <c r="AH107" s="3" t="n">
-        <v>6856524.31</v>
+        <v>6852629.55</v>
       </c>
       <c r="AI107" s="3" t="n">
-        <v>1584.22</v>
-[...2 lines deleted...]
-        <v>0.9971955178556058</v>
+        <v>5575.78</v>
+      </c>
+      <c r="AM107" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
       </c>
       <c r="AQ107" s="4" t="n">
-        <v>46273.50387731481</v>
+        <v>46273.50539351852</v>
       </c>
       <c r="AR107" s="4" t="n">
-        <v>46279.17943287037</v>
+        <v>46288.06809027777</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>torgi_gov:26000023510000000001_5</t>
+          <t>torgi_gov:23000028580000000156_35</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>26000023510000000001</t>
+          <t>23000028580000000156</t>
         </is>
       </c>
       <c r="D108" t="n">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Распределительный газопровод высокого и низкого давления</t>
+          <t>Скважина № 12 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина — 1230 м, адрес: Самарская обл., Шигонский р-н, № 63:37:2001011:10528.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Краснодарский край</t>
+          <t>Самарская область</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское</t>
+          <t>обл. Самарская Шигонский р-н</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>23:05:0000000:1105</t>
+          <t>63:37:2001011:10528</t>
         </is>
       </c>
       <c r="L108" s="3" t="n">
-        <v>14149</v>
+        <v>36850000</v>
       </c>
       <c r="O108" s="3" t="n">
-        <v>14149</v>
+        <v>18425000</v>
       </c>
       <c r="P108" s="3" t="n">
-        <v>707.45</v>
-[...4 lines deleted...]
-        </is>
+        <v>368500</v>
       </c>
       <c r="T108" t="inlineStr">
         <is>
-          <t>Муниципальная собственность</t>
+          <t>Иная собственность</t>
         </is>
       </c>
       <c r="U108" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V108" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X108" t="inlineStr">
         <is>
-          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/ce45529c-6588-4664-95e5-c151ddd29f39</t>
+          <t>https://it2.rts-tender.ru/trades/lotCard/f235a96d-7ef3-4e99-86cd-e866f4bd11df</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРГО"</t>
         </is>
       </c>
       <c r="Z108" t="inlineStr">
         <is>
-          <t>2328013100</t>
+          <t>6324103462</t>
         </is>
       </c>
       <c r="AC108" s="4" t="n">
-        <v>46254</v>
+        <v>46261.58333333334</v>
       </c>
       <c r="AD108" s="4" t="n">
-        <v>46279.99930555555</v>
+        <v>46288.58333333334</v>
       </c>
       <c r="AE108" s="4" t="n">
-        <v>46282.54166666666</v>
+        <v>46293.41666666666</v>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>Распределительный газопровод высокого и низкого давления по ул. Западной от ж/д №1 до ж/д №34 с установкой ШГРП в х. Бейсужек Второй Выселковского района краснодарского края. Протяженностью 3027 м, кадастровый номер 23:05:0000000:1105, расположенный по адресу: Краснодарский край, Выселковский район, Бейсужекское сельское поселение, по ул. Западная от ж.д. №1 до ж/д №34.</t>
+          <t>Лот №35НЗ-2026/896-АР от 20.08.26, уведомление Жиг-000012 от 06.08.26, собственник ООО НК «НЕДРА» Первые торги. Скважина № 12 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина — 1230 м, адрес: Самарская обл., Шигонский р-н, № 63:37:2001011:10528. Объект расположен на земельном участке с кадастровым номером: 63:37:2001011:9502, земли лесного фонда, для добычи нефтепродуктов. Начальная цена 36850000,00 руб. (в т.ч. НДС 22%) Размер задатка 18425000,00 руб. Шаг аукциона 368500,00 руб.</t>
         </is>
       </c>
       <c r="AG108" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_5</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000028580000000156_35</t>
         </is>
       </c>
       <c r="AH108" s="3" t="n">
-        <v>5353702.49</v>
+        <v>6858205.32</v>
       </c>
       <c r="AI108" s="3" t="n">
-        <v>1768.65</v>
-[...2 lines deleted...]
-        <v>0.9973571560940436</v>
+        <v>5575.78</v>
       </c>
       <c r="AM108" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ108" s="4" t="n">
-        <v>46273.50387731481</v>
+        <v>46273.50539351852</v>
       </c>
       <c r="AR108" s="4" t="n">
-        <v>46279.17943287037</v>
+        <v>46288.06809027777</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>torgi_gov:26000023510000000001_6</t>
+          <t>torgi_gov:23000028580000000156_36</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>26000023510000000001</t>
+          <t>23000028580000000156</t>
         </is>
       </c>
       <c r="D109" t="n">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Газопровод низкого давления</t>
+          <t>Скважина № 14 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина — 1235 м, адрес: Самарская обл., Шигонский р-н, Сооружение кад. № 63:37:2001011:10523.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Краснодарский край</t>
+          <t>Самарская область</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+          <t>обл. Самарская Шигонский р-н</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>23:05:0902002:219</t>
+          <t>63:37:2001011:10523</t>
         </is>
       </c>
       <c r="L109" s="3" t="n">
-        <v>4435</v>
+        <v>37000000</v>
       </c>
       <c r="O109" s="3" t="n">
-        <v>4435</v>
+        <v>18500000</v>
       </c>
       <c r="P109" s="3" t="n">
-        <v>221.75</v>
+        <v>370000</v>
       </c>
       <c r="T109" t="inlineStr">
         <is>
-          <t>Муниципальная собственность</t>
+          <t>Иная собственность</t>
         </is>
       </c>
       <c r="U109" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V109" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W109" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X109" t="inlineStr">
         <is>
-          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/8bcdc663-63e0-4fda-acfe-00117204c12b</t>
+          <t>https://it2.rts-tender.ru/trades/lotCard/c2eae730-8902-4247-bbc8-f451a4d9d153</t>
         </is>
       </c>
       <c r="Y109" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРГО"</t>
         </is>
       </c>
       <c r="Z109" t="inlineStr">
         <is>
-          <t>2328013100</t>
+          <t>6324103462</t>
         </is>
       </c>
       <c r="AC109" s="4" t="n">
-        <v>46254</v>
+        <v>46261.58333333334</v>
       </c>
       <c r="AD109" s="4" t="n">
-        <v>46279.99930555555</v>
+        <v>46288.58333333334</v>
       </c>
       <c r="AE109" s="4" t="n">
-        <v>46282.54166666666</v>
+        <v>46293.41666666666</v>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
-          <t>Газопровод низкого давления. Протяженностью 1666 м, кадастровый номер 23:05:0902002:219, расположенный по адресу: Российская Федерация, Краснодарский край, Выселковский района, х. Бейсужек Второй, ул. Южная, от ШГРП до жилого дома №93</t>
+          <t>Лот №36НЗ-2026/896-АР от 20.08.26, уведомление Жиг-000012 от 06.08.26, собственник ООО НК «НЕДРА» Первые торги. Скважина № 14 Березовского месторождения, назначение: 1,4 сооружения нефтяных месторождений, Глубина — 1235 м, адрес: Самарская обл., Шигонский р-н, Сооружение кад. № 63:37:2001011:10523. Объект расположен на земельном участке с кадастровым номером: 63:37:2001011:9502, земли лесного фонда, для добычи нефтепродуктов. Начальная цена 37000000,00 руб. (в т.ч. НДС 22%) Размер задатка 18500000,00 руб. Шаг аукциона 370000,00 руб.</t>
         </is>
       </c>
       <c r="AG109" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_6</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000028580000000156_36</t>
         </is>
       </c>
       <c r="AH109" s="3" t="n">
-        <v>2393709.85</v>
+        <v>6886084.21</v>
       </c>
       <c r="AI109" s="3" t="n">
-        <v>1436.71</v>
-[...2 lines deleted...]
-        <v>0.9981472274093705</v>
+        <v>5575.78</v>
+      </c>
+      <c r="AM109" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
       </c>
       <c r="AQ109" s="4" t="n">
-        <v>46273.50387731481</v>
+        <v>46273.50539351852</v>
       </c>
       <c r="AR109" s="4" t="n">
-        <v>46279.17943287037</v>
+        <v>46288.06809027777</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>torgi_gov:26000023510000000001_7</t>
+          <t>torgi_gov:21000017280000000488_1</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>26000023510000000001</t>
+          <t>21000017280000000488</t>
         </is>
       </c>
       <c r="D110" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Не состоялся</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Газопровод высокого давления</t>
+          <t>Объект недвижимости с кадастровым номером: 23:51:0000000:1682, РНФИ П12240036309 по адресу: Краснодарский край, Туапсинский р-н, г. Туапсе, ул. М.Горького, 11, в морском порту Туапсе</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+          <t>край Краснодарский, м.о. Туапсинский, г. Туапсе</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>23:05:0902002:220</t>
-        </is>
+          <t>23:51:0000000:1682</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="n">
+        <v>1586</v>
       </c>
       <c r="L110" s="3" t="n">
-        <v>2168</v>
+        <v>5883000</v>
+      </c>
+      <c r="N110" s="3" t="n">
+        <v>3709.33</v>
       </c>
       <c r="O110" s="3" t="n">
-        <v>2168</v>
+        <v>588300</v>
       </c>
       <c r="P110" s="3" t="n">
-        <v>108.4</v>
+        <v>294150</v>
+      </c>
+      <c r="Q110" s="3" t="n">
+        <v>5883000</v>
+      </c>
+      <c r="S110" t="inlineStr">
+        <is>
+          <t>В соответствии с аукционной документацией</t>
+        </is>
       </c>
       <c r="T110" t="inlineStr">
         <is>
-          <t>Муниципальная собственность</t>
+          <t>Федеральная собственность</t>
         </is>
       </c>
       <c r="U110" t="inlineStr">
         <is>
-          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+          <t>Продажа (приватизация) государственного и муниципального имущества</t>
         </is>
       </c>
       <c r="V110" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
-          <t>РТС-тендер</t>
+          <t>Единая электронная торговая площадка</t>
         </is>
       </c>
       <c r="X110" t="inlineStr">
         <is>
-          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/5a2545da-0682-4ed3-b47d-5e94641cb290</t>
+          <t>https://178fz.roseltorg.ru/#com/procedure/view/procedure/648257</t>
         </is>
       </c>
       <c r="Y110" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+          <t>МЕЖРЕГИОНАЛЬНОЕ ТЕРРИТОРИАЛЬНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОГО АГЕНТСТВА ПО УПРАВЛЕНИЮ ГОСУДАРСТВЕННЫМ ИМУЩЕСТВОМ В КРАСНОДАРСКОМ КРАЕ И РЕСПУБЛИКЕ АДЫГЕЯ</t>
         </is>
       </c>
       <c r="Z110" t="inlineStr">
         <is>
-          <t>2328013100</t>
+          <t>2308171570</t>
         </is>
       </c>
       <c r="AC110" s="4" t="n">
-        <v>46254</v>
+        <v>46252.70833333334</v>
       </c>
       <c r="AD110" s="4" t="n">
-        <v>46279.99930555555</v>
+        <v>46283.70833333334</v>
       </c>
       <c r="AE110" s="4" t="n">
-        <v>46282.54166666666</v>
+        <v>46295</v>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
-          <t>Газопровод высокого давления. Протяженностью 895 м, кадастровый номер 23:05:0902002:220, расположенный по адресу: Российская Федерация, Краснодарский край, Выселковский района, х. Бейсужек Второй, ул. Южная, жилого дома №1 до ШГРП.</t>
+          <t>Объект недвижимости с кадастровым номером: 23:51:0000000:1682, РНФИ П12240036309 по адресу: Краснодарский край, Туапсинский р-н, г. Туапсе, ул. М.Горького, 11, в морском порту Туапсе</t>
         </is>
       </c>
       <c r="AG110" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_7</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000488_1</t>
         </is>
       </c>
       <c r="AH110" s="3" t="n">
-        <v>1330057.79</v>
+        <v>72408.73</v>
       </c>
       <c r="AI110" s="3" t="n">
-        <v>1486.1</v>
+        <v>72408.73</v>
       </c>
       <c r="AJ110" s="5" t="n">
-        <v>0.998369995637558</v>
+        <v>-80.24710929193206</v>
+      </c>
+      <c r="AM110" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
       </c>
       <c r="AQ110" s="4" t="n">
         <v>46273.50387731481</v>
       </c>
       <c r="AR110" s="4" t="n">
-        <v>46279.17943287037</v>
+        <v>46283.06344907408</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>torgi_gov:21000004710000026274_1</t>
+          <t>torgi_gov:22000084590000000068_1</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>21000004710000026274</t>
+          <t>22000084590000000068</t>
         </is>
       </c>
       <c r="D111" t="n">
         <v>1</v>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
+          <t>право на заключение договора аренды муниципального недвижимого имущества Гулькевичского городского поселения Гулькевичского района.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Гулькевичский, г.п. Гулькевичское, г Гулькевичи</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>23:06:0000000:2628</t>
+        </is>
+      </c>
+      <c r="L111" s="3" t="n">
+        <v>316988.6</v>
+      </c>
+      <c r="O111" s="3" t="n">
+        <v>31698.86</v>
+      </c>
+      <c r="T111" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U111" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V111" t="inlineStr">
+        <is>
+          <t>Электронный конкурс</t>
+        </is>
+      </c>
+      <c r="W111" t="inlineStr">
+        <is>
+          <t>Сбербанк-АСТ</t>
+        </is>
+      </c>
+      <c r="X111" t="inlineStr">
+        <is>
+          <t>https://utp.sberbank-ast.ru/AP/NBT/PurchaseView/12/0/0/4194905</t>
+        </is>
+      </c>
+      <c r="Y111" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ ГУЛЬКЕВИЧСКОГО ГОРОДСКОГО ПОСЕЛЕНИЯ ГУЛЬКЕВИЧСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z111" t="inlineStr">
+        <is>
+          <t>2329019577</t>
+        </is>
+      </c>
+      <c r="AC111" s="4" t="n">
+        <v>46248.33333333334</v>
+      </c>
+      <c r="AD111" s="4" t="n">
+        <v>46280</v>
+      </c>
+      <c r="AF111" t="inlineStr">
+        <is>
+          <t>газопровод</t>
+        </is>
+      </c>
+      <c r="AG111" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000084590000000068_1</t>
+        </is>
+      </c>
+      <c r="AH111" s="3" t="n">
+        <v>2740870.03</v>
+      </c>
+      <c r="AI111" s="3" t="n">
+        <v>1300.22</v>
+      </c>
+      <c r="AQ111" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR111" s="4" t="n">
+        <v>46279.17943287037</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000019380000000002_1</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>26000019380000000002</t>
+        </is>
+      </c>
+      <c r="D112" t="n">
+        <v>1</v>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Аренда помещения площадью 150,0 кв.м</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>край Краснодарский, г.о. город-курорт Сочи, г. Сочи</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="n">
+        <v>150</v>
+      </c>
+      <c r="L112" s="3" t="n">
+        <v>1497600</v>
+      </c>
+      <c r="N112" s="3" t="n">
+        <v>9984</v>
+      </c>
+      <c r="O112" s="3" t="n">
+        <v>449280</v>
+      </c>
+      <c r="P112" s="3" t="n">
+        <v>74880</v>
+      </c>
+      <c r="T112" t="inlineStr">
+        <is>
+          <t>Федеральная собственность</t>
+        </is>
+      </c>
+      <c r="U112" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V112" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W112" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X112" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/d21700c4-7acf-47b4-9316-db99b9f7778d/lots/adffac04-359c-444f-9b24-220311107e96</t>
+        </is>
+      </c>
+      <c r="Y112" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АУКЦИОННЫЙ ДОМ "ТОРГИ-РУ""</t>
+        </is>
+      </c>
+      <c r="Z112" t="inlineStr">
+        <is>
+          <t>6658581027</t>
+        </is>
+      </c>
+      <c r="AC112" s="4" t="n">
+        <v>46269.29166666666</v>
+      </c>
+      <c r="AD112" s="4" t="n">
+        <v>46294.375</v>
+      </c>
+      <c r="AE112" s="4" t="n">
+        <v>46295.58333333334</v>
+      </c>
+      <c r="AF112" t="inlineStr">
+        <is>
+          <t>Право пользования в виде величины годового размера арендной платы за пользование иным движимым имуществом - складом навесом площадью 150,0 кв.м., инвентарный номер 2341013220240002. Некапитальные здания. Стены и покрытия - разборные</t>
+        </is>
+      </c>
+      <c r="AG112" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/26000019380000000002_1</t>
+        </is>
+      </c>
+      <c r="AQ112" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR112" s="4" t="n">
+        <v>46273.61865740741</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000023510000000001_1</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>26000023510000000001</t>
+        </is>
+      </c>
+      <c r="D113" t="n">
+        <v>1</v>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Газопроводы высокого и низкого давления</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>23:05:0000000:1893</t>
+        </is>
+      </c>
+      <c r="L113" s="3" t="n">
+        <v>10795</v>
+      </c>
+      <c r="O113" s="3" t="n">
+        <v>10795</v>
+      </c>
+      <c r="P113" s="3" t="n">
+        <v>539.75</v>
+      </c>
+      <c r="S113" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T113" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U113" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V113" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W113" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X113" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/d32b3d5e-2da2-42f9-9b15-4b937de22e3f</t>
+        </is>
+      </c>
+      <c r="Y113" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z113" t="inlineStr">
+        <is>
+          <t>2328013100</t>
+        </is>
+      </c>
+      <c r="AC113" s="4" t="n">
+        <v>46254</v>
+      </c>
+      <c r="AD113" s="4" t="n">
+        <v>46279.99930555555</v>
+      </c>
+      <c r="AE113" s="4" t="n">
+        <v>46282.54166666666</v>
+      </c>
+      <c r="AF113" t="inlineStr">
+        <is>
+          <t>Газопроводы высокого и низкого давления. Протяженностью 3446 м, кадастровый номер 23:05:0000000:1893, расположенный по адресу: Краснодарский край, Выселковский район, х. Бейсужек Второй, ул. Луговая от ж.д. №27 до ул. Восточная, ул. Восточная от ж.д. №44 до ж.д. №46, от ж.д. №133 до ж.д. №170, ул. Северная от ж.д. №1 до ж.д. №21, от ж.д. №14 до ж.д. №22, ул. Школьная от ж.д. №42 до ж.д. №46, ул. Западная от ж.д. №34 до ж.д. №91, ул. Садовая от ж.д. №41 до ж.д. №45</t>
+        </is>
+      </c>
+      <c r="AG113" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_1</t>
+        </is>
+      </c>
+      <c r="AH113" s="3" t="n">
+        <v>4979652.1</v>
+      </c>
+      <c r="AI113" s="3" t="n">
+        <v>1436.71</v>
+      </c>
+      <c r="AJ113" s="5" t="n">
+        <v>0.9978321778744342</v>
+      </c>
+      <c r="AQ113" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR113" s="4" t="n">
+        <v>46279.17943287037</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000023510000000001_2</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>26000023510000000001</t>
+        </is>
+      </c>
+      <c r="D114" t="n">
+        <v>2</v>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Распределительный газопровод высокого давления</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>23:05:0000000:1228</t>
+        </is>
+      </c>
+      <c r="L114" s="3" t="n">
+        <v>19589</v>
+      </c>
+      <c r="O114" s="3" t="n">
+        <v>19589</v>
+      </c>
+      <c r="P114" s="3" t="n">
+        <v>979.45</v>
+      </c>
+      <c r="S114" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T114" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U114" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V114" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W114" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X114" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/50f0f515-bb62-4ad8-98ed-f4705da8c7a8</t>
+        </is>
+      </c>
+      <c r="Y114" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z114" t="inlineStr">
+        <is>
+          <t>2328013100</t>
+        </is>
+      </c>
+      <c r="AC114" s="4" t="n">
+        <v>46254</v>
+      </c>
+      <c r="AD114" s="4" t="n">
+        <v>46279.99930555555</v>
+      </c>
+      <c r="AE114" s="4" t="n">
+        <v>46282.54166666666</v>
+      </c>
+      <c r="AF114" t="inlineStr">
+        <is>
+          <t>Распределительный газопровод высокого давления от ул. Луговой до ул. Степной, ШГРП и распределительный газопровод низкого давления от ШГРП до ж.д. №33 и ж.д. №116 по ул. Степной, от ул. Степной до ул. Луговой и до ул. Восточной в Бейсужекском сельском поселении, Выселковского района, Краснодарского края. Протяженностью 4525 м, кадастровый номер 23:05:0000000:1228, расположенный по адресу: Краснодарский край, Выселковский район, х. Бейсужек Второй, по улице Луговой, улице Степной и до улицы Восточной.</t>
+        </is>
+      </c>
+      <c r="AG114" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_2</t>
+        </is>
+      </c>
+      <c r="AH114" s="3" t="n">
+        <v>8455890.460000001</v>
+      </c>
+      <c r="AI114" s="3" t="n">
+        <v>1868.71</v>
+      </c>
+      <c r="AJ114" s="5" t="n">
+        <v>0.9976833900471317</v>
+      </c>
+      <c r="AM114" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ114" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR114" s="4" t="n">
+        <v>46279.17943287037</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000023510000000001_3</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>26000023510000000001</t>
+        </is>
+      </c>
+      <c r="D115" t="n">
+        <v>3</v>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Иные сооружения производственного назначения</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>23:05:0000000:1062</t>
+        </is>
+      </c>
+      <c r="L115" s="3" t="n">
+        <v>6358</v>
+      </c>
+      <c r="O115" s="3" t="n">
+        <v>6358</v>
+      </c>
+      <c r="P115" s="3" t="n">
+        <v>317.9</v>
+      </c>
+      <c r="S115" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T115" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U115" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V115" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W115" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X115" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/bc21ff90-7b59-49fd-a30a-c1bafb3f4485</t>
+        </is>
+      </c>
+      <c r="Y115" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z115" t="inlineStr">
+        <is>
+          <t>2328013100</t>
+        </is>
+      </c>
+      <c r="AC115" s="4" t="n">
+        <v>46254</v>
+      </c>
+      <c r="AD115" s="4" t="n">
+        <v>46279.99930555555</v>
+      </c>
+      <c r="AE115" s="4" t="n">
+        <v>46282.54166666666</v>
+      </c>
+      <c r="AF115" t="inlineStr">
+        <is>
+          <t>Иные сооружения производственного назначения. Протяженностью 1480 м, кадастровый номер 23:05:0000000:1062, расположенный по адресу: Краснодарский край, Выселковский район, х. Бейсужек Второй, ориентир улица Восточная, б/н.</t>
+        </is>
+      </c>
+      <c r="AG115" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_3</t>
+        </is>
+      </c>
+      <c r="AH115" s="3" t="n">
+        <v>2651607.83</v>
+      </c>
+      <c r="AI115" s="3" t="n">
+        <v>1791.63</v>
+      </c>
+      <c r="AJ115" s="5" t="n">
+        <v>0.9976022095243248</v>
+      </c>
+      <c r="AM115" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ115" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR115" s="4" t="n">
+        <v>46279.17943287037</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000023510000000001_4</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>26000023510000000001</t>
+        </is>
+      </c>
+      <c r="D116" t="n">
+        <v>4</v>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Распределительные газопроводы высокого и низкого давления</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>23:05:0000000:1756</t>
+        </is>
+      </c>
+      <c r="L116" s="3" t="n">
+        <v>19229</v>
+      </c>
+      <c r="O116" s="3" t="n">
+        <v>19229</v>
+      </c>
+      <c r="P116" s="3" t="n">
+        <v>961.45</v>
+      </c>
+      <c r="S116" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T116" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U116" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V116" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W116" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X116" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/2f799037-4014-467f-acd0-ae61fc6c5ac1</t>
+        </is>
+      </c>
+      <c r="Y116" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z116" t="inlineStr">
+        <is>
+          <t>2328013100</t>
+        </is>
+      </c>
+      <c r="AC116" s="4" t="n">
+        <v>46254</v>
+      </c>
+      <c r="AD116" s="4" t="n">
+        <v>46279.99930555555</v>
+      </c>
+      <c r="AE116" s="4" t="n">
+        <v>46282.54166666666</v>
+      </c>
+      <c r="AF116" t="inlineStr">
+        <is>
+          <t>Распределительные газопроводы высокого и низкого давления и ШРП-6,7 по ул. Южной в х. Бейсужек-2 Выселковского района. Протяженностью 4328 м, кадастровый номер 23:05:0000000:1756, расположенный по адресу: Краснодарский край, Выселковский район, х. Бейсужек Второй.</t>
+        </is>
+      </c>
+      <c r="AG116" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_4</t>
+        </is>
+      </c>
+      <c r="AH116" s="3" t="n">
+        <v>6856524.31</v>
+      </c>
+      <c r="AI116" s="3" t="n">
+        <v>1584.22</v>
+      </c>
+      <c r="AJ116" s="5" t="n">
+        <v>0.9971955178556058</v>
+      </c>
+      <c r="AQ116" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR116" s="4" t="n">
+        <v>46279.17943287037</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000023510000000001_5</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>26000023510000000001</t>
+        </is>
+      </c>
+      <c r="D117" t="n">
+        <v>5</v>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Распределительный газопровод высокого и низкого давления</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>23:05:0000000:1105</t>
+        </is>
+      </c>
+      <c r="L117" s="3" t="n">
+        <v>14149</v>
+      </c>
+      <c r="O117" s="3" t="n">
+        <v>14149</v>
+      </c>
+      <c r="P117" s="3" t="n">
+        <v>707.45</v>
+      </c>
+      <c r="S117" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T117" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U117" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V117" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W117" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X117" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/ce45529c-6588-4664-95e5-c151ddd29f39</t>
+        </is>
+      </c>
+      <c r="Y117" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z117" t="inlineStr">
+        <is>
+          <t>2328013100</t>
+        </is>
+      </c>
+      <c r="AC117" s="4" t="n">
+        <v>46254</v>
+      </c>
+      <c r="AD117" s="4" t="n">
+        <v>46279.99930555555</v>
+      </c>
+      <c r="AE117" s="4" t="n">
+        <v>46282.54166666666</v>
+      </c>
+      <c r="AF117" t="inlineStr">
+        <is>
+          <t>Распределительный газопровод высокого и низкого давления по ул. Западной от ж/д №1 до ж/д №34 с установкой ШГРП в х. Бейсужек Второй Выселковского района краснодарского края. Протяженностью 3027 м, кадастровый номер 23:05:0000000:1105, расположенный по адресу: Краснодарский край, Выселковский район, Бейсужекское сельское поселение, по ул. Западная от ж.д. №1 до ж/д №34.</t>
+        </is>
+      </c>
+      <c r="AG117" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_5</t>
+        </is>
+      </c>
+      <c r="AH117" s="3" t="n">
+        <v>5353702.49</v>
+      </c>
+      <c r="AI117" s="3" t="n">
+        <v>1768.65</v>
+      </c>
+      <c r="AJ117" s="5" t="n">
+        <v>0.9973571560940436</v>
+      </c>
+      <c r="AM117" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
+      </c>
+      <c r="AQ117" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR117" s="4" t="n">
+        <v>46279.17943287037</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000023510000000001_6</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>26000023510000000001</t>
+        </is>
+      </c>
+      <c r="D118" t="n">
+        <v>6</v>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Газопровод низкого давления</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>23:05:0902002:219</t>
+        </is>
+      </c>
+      <c r="L118" s="3" t="n">
+        <v>4435</v>
+      </c>
+      <c r="O118" s="3" t="n">
+        <v>4435</v>
+      </c>
+      <c r="P118" s="3" t="n">
+        <v>221.75</v>
+      </c>
+      <c r="T118" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U118" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V118" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W118" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X118" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/8bcdc663-63e0-4fda-acfe-00117204c12b</t>
+        </is>
+      </c>
+      <c r="Y118" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z118" t="inlineStr">
+        <is>
+          <t>2328013100</t>
+        </is>
+      </c>
+      <c r="AC118" s="4" t="n">
+        <v>46254</v>
+      </c>
+      <c r="AD118" s="4" t="n">
+        <v>46279.99930555555</v>
+      </c>
+      <c r="AE118" s="4" t="n">
+        <v>46282.54166666666</v>
+      </c>
+      <c r="AF118" t="inlineStr">
+        <is>
+          <t>Газопровод низкого давления. Протяженностью 1666 м, кадастровый номер 23:05:0902002:219, расположенный по адресу: Российская Федерация, Краснодарский край, Выселковский района, х. Бейсужек Второй, ул. Южная, от ШГРП до жилого дома №93</t>
+        </is>
+      </c>
+      <c r="AG118" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_6</t>
+        </is>
+      </c>
+      <c r="AH118" s="3" t="n">
+        <v>2393709.85</v>
+      </c>
+      <c r="AI118" s="3" t="n">
+        <v>1436.71</v>
+      </c>
+      <c r="AJ118" s="5" t="n">
+        <v>0.9981472274093705</v>
+      </c>
+      <c r="AQ118" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR118" s="4" t="n">
+        <v>46279.17943287037</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>torgi_gov:26000023510000000001_7</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>26000023510000000001</t>
+        </is>
+      </c>
+      <c r="D119" t="n">
+        <v>7</v>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Газопровод высокого давления</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>Сооружения</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>край Краснодарский, м.р-н Выселковский, с.п. Бейсужекское, х. Бейсужек Второй</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>23:05:0902002:220</t>
+        </is>
+      </c>
+      <c r="L119" s="3" t="n">
+        <v>2168</v>
+      </c>
+      <c r="O119" s="3" t="n">
+        <v>2168</v>
+      </c>
+      <c r="P119" s="3" t="n">
+        <v>108.4</v>
+      </c>
+      <c r="T119" t="inlineStr">
+        <is>
+          <t>Муниципальная собственность</t>
+        </is>
+      </c>
+      <c r="U119" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V119" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W119" t="inlineStr">
+        <is>
+          <t>РТС-тендер</t>
+        </is>
+      </c>
+      <c r="X119" t="inlineStr">
+        <is>
+          <t>https://it2.rts-tender.ru/v2/trades/0dde5ad4-6769-4fa0-bfc5-2f3ac8f913dd/lots/5a2545da-0682-4ed3-b47d-5e94641cb290</t>
+        </is>
+      </c>
+      <c r="Y119" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЙСУЖЕКСКОГО СЕЛЬСКОГО ПОСЕЛЕНИЯ ВЫСЕЛКОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА КРАСНОДАРСКОГО КРАЯ</t>
+        </is>
+      </c>
+      <c r="Z119" t="inlineStr">
+        <is>
+          <t>2328013100</t>
+        </is>
+      </c>
+      <c r="AC119" s="4" t="n">
+        <v>46254</v>
+      </c>
+      <c r="AD119" s="4" t="n">
+        <v>46279.99930555555</v>
+      </c>
+      <c r="AE119" s="4" t="n">
+        <v>46282.54166666666</v>
+      </c>
+      <c r="AF119" t="inlineStr">
+        <is>
+          <t>Газопровод высокого давления. Протяженностью 895 м, кадастровый номер 23:05:0902002:220, расположенный по адресу: Российская Федерация, Краснодарский край, Выселковский района, х. Бейсужек Второй, ул. Южная, жилого дома №1 до ШГРП.</t>
+        </is>
+      </c>
+      <c r="AG119" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/26000023510000000001_7</t>
+        </is>
+      </c>
+      <c r="AH119" s="3" t="n">
+        <v>1330057.79</v>
+      </c>
+      <c r="AI119" s="3" t="n">
+        <v>1486.1</v>
+      </c>
+      <c r="AJ119" s="5" t="n">
+        <v>0.998369995637558</v>
+      </c>
+      <c r="AQ119" s="4" t="n">
+        <v>46273.50387731481</v>
+      </c>
+      <c r="AR119" s="4" t="n">
+        <v>46279.17943287037</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>torgi_gov:21000004710000026274_1</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>21000004710000026274</t>
+        </is>
+      </c>
+      <c r="D120" t="n">
+        <v>1</v>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
           <t>Аренда нежилых сооружений общей площадью 1 084,1 кв.м. с земельным участком 218 279 кв.м. под свободный вид деятельности, не запрещенный действующим законодательством Российской Федерации в Сергиево-Посадском г.о</t>
         </is>
       </c>
-      <c r="G111" t="inlineStr">
+      <c r="G120" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
-      <c r="H111" t="inlineStr">
+      <c r="H120" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I111" t="inlineStr">
+      <c r="I120" t="inlineStr">
         <is>
           <t>обл. Московская, г.о. Сергиево-Посадский, п. Ситники, дом 15 стр. 25 Московская область, р-н Сергиево-Посадский, д Ситники, д 25/10</t>
         </is>
       </c>
-      <c r="J111" t="inlineStr">
+      <c r="J120" t="inlineStr">
         <is>
           <t>50:05:0140232:317</t>
         </is>
       </c>
-      <c r="K111" s="2" t="n">
+      <c r="K120" s="2" t="n">
         <v>219363.1</v>
       </c>
-      <c r="L111" s="3" t="n">
+      <c r="L120" s="3" t="n">
         <v>298000</v>
       </c>
-      <c r="N111" s="3" t="n">
+      <c r="N120" s="3" t="n">
         <v>1.36</v>
       </c>
-      <c r="O111" s="3" t="n">
+      <c r="O120" s="3" t="n">
         <v>59600</v>
       </c>
-      <c r="P111" s="3" t="n">
+      <c r="P120" s="3" t="n">
         <v>14900</v>
       </c>
-      <c r="T111" t="inlineStr">
+      <c r="T120" t="inlineStr">
         <is>
           <t>Муниципальная собственность</t>
         </is>
       </c>
-      <c r="U111" t="inlineStr">
+      <c r="U120" t="inlineStr">
         <is>
           <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
         </is>
       </c>
-      <c r="V111" t="inlineStr">
+      <c r="V120" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
-      <c r="W111" t="inlineStr">
+      <c r="W120" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
-      <c r="X111" t="inlineStr">
+      <c r="X120" t="inlineStr">
         <is>
           <t>https://i.rts-tender.ru/main/auction/Trade/Privatization/View.aspx?Id=257378&amp;Guid=ad87c632-fc92-4dc4-8888-036cfa635cab#507388</t>
         </is>
       </c>
-      <c r="Y111" t="inlineStr">
+      <c r="Y120" t="inlineStr">
         <is>
           <t>КОМИТЕТ ПО КОНКУРЕНТНОЙ ПОЛИТИКЕ МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
-      <c r="Z111" t="inlineStr">
+      <c r="Z120" t="inlineStr">
         <is>
           <t>5024139723</t>
         </is>
       </c>
-      <c r="AC111" s="4" t="n">
+      <c r="AC120" s="4" t="n">
         <v>46212.375</v>
       </c>
-      <c r="AD111" s="4" t="n">
+      <c r="AD120" s="4" t="n">
         <v>46274.75</v>
       </c>
-      <c r="AE111" s="4" t="n">
+      <c r="AE120" s="4" t="n">
         <v>46276.5</v>
       </c>
-      <c r="AF111" t="inlineStr">
+      <c r="AF120" t="inlineStr">
         <is>
           <t>Аренда нежилых сооружений общей площадью 1 084,1 кв.м. с земельным участком 218 279 кв.м. под свободный вид деятельности, не запрещенный действующим законодательством Российской Федерации в Сергиево-Посадском г.о</t>
         </is>
       </c>
-      <c r="AG111" t="inlineStr">
+      <c r="AG120" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000026274_1</t>
         </is>
       </c>
-      <c r="AH111" s="3" t="n">
+      <c r="AH120" s="3" t="n">
         <v>5341368.36</v>
       </c>
-      <c r="AI111" s="3" t="n">
+      <c r="AI120" s="3" t="n">
         <v>10863.06</v>
       </c>
-      <c r="AQ111" s="4" t="n">
+      <c r="AQ120" s="4" t="n">
         <v>46273.50210648148</v>
       </c>
-      <c r="AR111" s="4" t="n">
+      <c r="AR120" s="4" t="n">
         <v>46274.74569444444</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>