--- v0 (2026-10-23)
+++ v1 (2026-11-01)
@@ -754,122 +754,122 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Гаражи и машиноместа</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>г. Москва, Дмитриевского ул., д. 16, м-м 950, кад. № 77:03:0010008:22628, пл. 15,3 кв.м</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>77:03:0010008:22628</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>15.3</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>258120</v>
+        <v>241987.5</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>322650</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>16870.59</v>
+        <v>15816.18</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>25812</v>
+        <v>24198.75</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Альфалот</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>АО "СУ-155"</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>7736003162</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46286.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46397.79166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №296. машино-место, адрес: г. Москва, Дмитриевского ул., д. 16, м-м 950, кад. № 77:03:0010008:22628, пл. 15,3 кв.м.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/40ba0f05-c8fd-4a43-b584-cc6b8128f33b</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>738342.8100000001</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>48257.7</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.6504062929792734</v>
+        <v>0.6722558996680689</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.90524305555</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46315.92127314815</v>
+        <v>46323.11087962963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>