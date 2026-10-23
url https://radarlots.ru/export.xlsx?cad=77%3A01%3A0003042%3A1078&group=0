--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -822,47 +822,47 @@
           <t>Нежилое здание, расположенное на земельном участке: Объект № 1: Нежилое здание, адрес: г.Москва, муниципальный округ Мещанский, пр-кт Мира, д.14, стр.1, общая площадь 791,0 кв. м, кадастровый номер 77:01:0003042:1078, является объектом культурного наследия. Охранное обязательство собственника объекта культурного наследия №424 от 12.10.2021, выдано Департаментом культурного наследия г.Москвы (запись в ЕГРН № 77:01:0003042:1078-77/051/2021-4 от 22.10.2021). Обременение ипотека в пользу г.Москвы (запись в ЕГРН № 77:01:0003042:1078-77/011/2018-6 от 17.01.2018).
 Объект № 2: Земельный участок, адрес: г.Москва, муниципальный округ Мещанский, пр-кт Мира, д.14, стр.1, общая площадь 300 кв. м, кадастровый номер 77:01:0003042:29, категория земель: земли населённых пунктов, вид разрешённого использования: эксплуатация ресторана. Обременение ипотека в пользу г.Москвы (запись в ЕГРН № 77:01:0003042:29/77/011/2018-4 от 17.01.2018).
 Порядок ознакомления с имуществом должника:</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b273077a-a577-46b7-981d-4018be08abf2</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>169207714.2</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>213916.2</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46304.90877314815</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.09157407407</v>
+        <v>46318.0934837963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>