--- v0 (2026-10-11)
+++ v1 (2026-10-25)
@@ -722,153 +722,156 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:0b41836a-2086-409c-9178-0aa4c35b951f_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>SBR013-2609300004-0</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Здание нежилое, к/н 77:01:0001090:1004, площадь 599,4 кв.м, адрес – Российская Федерация, г. Москва, вн.тер.г. муниципальный округ Мещанский, пер Большой Головин, д. 17</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Российская Федерация, город Москва, вн.тер.г. муниципальный округ Мещанский, переулок Большой Головин, дом 17</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>77:01:0001090:1004</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>599.4</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>539460000</v>
+        <v>217000000</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>539460000</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>900000</v>
+        <v>362028.7</v>
       </c>
       <c r="P2" s="3" t="n">
         <v>0</v>
       </c>
+      <c r="Q2" s="3" t="n">
+        <v>217000000</v>
+      </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Сбербанк-АСТ</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>КОМПАНИЯ "МИРТА ИНВЕСТМЕНТ ЛТД."</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>9909327560</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46300.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46322.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Здание нежилое, к/н 77:01:0001090:1004, площадь 599,4 кв.м, адрес – Российская Федерация, г. Москва, вн.тер.г. муниципальный округ Мещанский, пер Большой Головин, д. 17</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0b41836a-2086-409c-9178-0aa4c35b951f</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>162364962.51</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>270879.15</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>-2.322514855794549</v>
+        <v>-0.3364952428491772</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46295.89474537037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46306.08030092593</v>
+        <v>46320.0896875</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:0ad775f7-a65c-4bfe-ab92-dc1a38edfaa3_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>SBR013-2608120005-0</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>