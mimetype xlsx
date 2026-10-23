--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -817,47 +817,47 @@
       <c r="AD2" s="4" t="n">
         <v>46325.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>- Земельный участок с кадастровым номером 68:03:1501117:6, площадь: 1200 кв.м., для ведения личного подсобного хозяйства, адрес: Тамбовская обл, р-н Жердевский, г Жердевка, ул Рабочая, д 32, вид права: общая долевая собственность, доля в праве 1/2.
 - Жилое здание с кадастровым номером 68:03:1501117:77, площадь: 54.9 кв.м., адрес: Тамбовская область, г Жердевка, ул Рабочая, д 32, вид права: общая долевая собственность, доля в праве 1/2.
 Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт. Заявка на ознакомление подаётся в рабочие дни с 10:00 до 17:00 часов на e-mail: t.zakirov@arbitrazhrf.ru; по заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Ознакомление с имуществом – по месту его нахождения, по предварительной записи по тел. +7 920 472-71-72 Ирина.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/66e5efb0-e491-4ba1-883e-2b268c58533c</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>238764</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>198.97</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46290.9019675926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.91217592593</v>
+        <v>46318.08177083333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>