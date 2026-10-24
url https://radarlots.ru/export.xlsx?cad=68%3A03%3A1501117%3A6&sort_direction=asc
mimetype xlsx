--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -817,47 +817,47 @@
       <c r="AD2" s="4" t="n">
         <v>46325.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>- Земельный участок с кадастровым номером 68:03:1501117:6, площадь: 1200 кв.м., для ведения личного подсобного хозяйства, адрес: Тамбовская обл, р-н Жердевский, г Жердевка, ул Рабочая, д 32, вид права: общая долевая собственность, доля в праве 1/2.
 - Жилое здание с кадастровым номером 68:03:1501117:77, площадь: 54.9 кв.м., адрес: Тамбовская область, г Жердевка, ул Рабочая, д 32, вид права: общая долевая собственность, доля в праве 1/2.
 Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт. Заявка на ознакомление подаётся в рабочие дни с 10:00 до 17:00 часов на e-mail: t.zakirov@arbitrazhrf.ru; по заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Ознакомление с имуществом – по месту его нахождения, по предварительной записи по тел. +7 920 472-71-72 Ирина.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/66e5efb0-e491-4ba1-883e-2b268c58533c</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>238764</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>198.97</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46290.9019675926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08177083333</v>
+        <v>46319.89689814814</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>