--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -814,47 +814,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Сооружение; кадастровый номер 64:13:300103:259; сооружение; адрес Саратовская область, Ершовский р-н, пос. Прудовой, в районе ул. Школьной, КП1 10/0.4 кВ 160 кВА-№439, пл. 2.2 кв. м. Здание, 64:13:300103:256; нежилое; адрес Саратовская обл. Ершовский р-н, пос. Прудовой, в районе ул. Прудовой ЗТП 10/0.4 кВ№41; пл. 33.6 кв. м. Земельный участок; кадастровый номер 64:13:300103:32; виды исп. Обьекта для размещения нежилого здания; адрес обл. Саратовская , р-н Ершовский, п. Прудовой, в районе ул. Прудовой 3ТП 10/0.4 кВ №41; пл. 77 +/- 6 кв. м. Земельный участок, 64:13:300103:33; виды исп. Обьекта дя размещения сооружения; адрес Саратовская , р-н Ершовский, п. Прудовой, в районе ул. Школьной, КП 10/0.4 кВ 160 кВА-№439; пл. 30+/-4 кв. м.Сооружение; кадастровый номер 64:13:300103:259; сооружение; адрес Саратовская область, Ершовский р-н, пос. Прудовой, в районе ул. Школьной, КП1 10/0.4 кВ 160 кВА-№439, пл. 2.2 кв. м.
 Здание, 64:13:300103:256; нежилое; адрес Саратовская обл. Ершовский р-н, пос. Прудовой, в районе ул. Прудовой ЗТП 10/0.4 кВ№41; пл. 33.6 кв. м.
 Земельный участок; кадастровый номер 64:13:300103:32; виды исп. Обьекта для размещения нежилого здания; адрес обл. Саратовская , р-н Ершовский, п. Прудовой, в районе ул. Прудовой 3ТП 10/0.4 кВ №41; пл. 77 +/- 6 кв. м.
 Земельный участок, 64:13:300103:33; виды исп. Обьекта дя размещения сооружения; адрес Саратовская , р-н Ершовский, п. Прудовой, в районе ул. Школьной, КП 10/0.4 кВ 160 кВА-№439; пл. 30+/-4 кв. м.
 Характеристики имущества, в т.ч. сведения об ограничении прав и обременении объектов недвижимости - см. выписки из Единого государственного реестра недвижимости</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/87131a35-634d-450e-9bb8-096b3d099fb4</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>64257.91</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>29208.14</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46301.90061342593</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.0997337963</v>
+        <v>46319.09902777777</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>