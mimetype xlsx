--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -821,47 +821,47 @@
         <is>
           <t>Здание, Наименование: Садовый дом, Кадастровый номер 63:26:1907003:351, Адрес (местоположение): Российская Федерация, Самарская область, муниципальный район Красноярский, городское поселение Новосемейкино, территория СНТ Сокский залив, здание 252, Площадь 38.9 кв.м, Назначение: Нежилое, Количество этажей 1 и Земельный участок, Кадастровый номер 63:26:1907003:73, Адрес (местоположение): Российская Федерация, Самарская область, муниципальный район Красноярский, городское поселение Новосемейкино, территория СНТ Сокский залив, земельный участок 252, Площадь 844 кв.м, Категория земель: Земли сельскохозяйственного назначения, Вид разрешённого использования: Для ведения гражданами садоводства и огородничества. Сведения об ограничениях права на объект недвижимости, обременениях данного объекта, незарегистрированных в реестре прав, ограничений прав и обременений недвижимого имущества: вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия не установлен; реквизиты документа-основания: «Положение об охранных зонах и охране геодезических пунктов на территории Российской Федерации» от 07.10.1996 №1170 выдан: Правительство РФ. вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 20.09.2021; реквизиты документа-основания: об установлении приаэродромной территории аэродрома Самара (Курумоч) от 29.05.2020 № 521-П выдан: Федеральное агентство воздушного транспорта (Росавиация). вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 25.06.2022; реквизиты документа-основания: приказ «Об установлении приаэродромной территории аэродрома Самара (Курумоч)» от 29.05.2020 № 521-П выдан: Федеральное агентство воздушного транспорта; приказ «О внесении изменения в приложение к приказу Федерального агентства воздушного транспорта от 29 мая 2020г. № 521-П «Об установлении приаэродромной территории аэродрома Самара (Курумоч)» от 14.10.2021 №777-П выдан: Федеральное агентство воздушного транспорта. вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 05.07.2024; реквизиты документа-основания: приказ «Об установлении приаэродромной территории аэродрома гражданской авиации Самара (Курумоч)» от 15.08.2023 № 662-П выдан: Федеральное агентство воздушного транспорта. вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 12.01.2025; реквизиты документа-основания: приказ от 15.08.2023 №662-П выдан: Федеральное агентство воздушного транспорта
 Дополнительная информация, а также описание, состав и характеристики имущества, порядок ознакомления с имуществом и документацией по адресу: Самарская обл., г. Сызрань, ул. Кирпичная, д. 28 А, тел.: 89277070171</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/168a89d2-d5db-4afd-8258-648986dcd9ae</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>409595.95</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>10529.46</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.8981712963</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.08431712963</v>
+        <v>46316.9059837963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>