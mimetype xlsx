--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -827,51 +827,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>5447415.43</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>113251.88</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.210372163593185</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>02/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46304.90304398148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.92716435185</v>
+        <v>46319.09090277777</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:9627d6d0-93a3-4da0-ba40-e4af15eee550_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>375506</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>