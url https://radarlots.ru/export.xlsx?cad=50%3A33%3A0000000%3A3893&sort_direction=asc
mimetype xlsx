--- v0 (2026-10-26)
+++ v1 (2026-10-30)
@@ -822,47 +822,47 @@
           <t>Доля в праве общей долевой собственности (1/6) на жилое здание с кадастровым номером 50:33:0000000:3893, местоположение: Московская область, г. Ступино, ул. Малоовражная, д.19; площадь: 105,9 кв.м. и доля в праве общей долевой собственности (1/3) на земельный участок с кадастровым номером 50:33:0040252:127; местоположение: Московская область, г. Ступино , ул. Малоовражная, д.19, площадь: 774,00 кв.м. Доступ к объекту ограничен.
 Порядок ознакомления с имуществом должника:
 Копии документов на имущество, информация о состоянии имущества, а также согласование даты и времени ознакомления с имуществом, предоставляются по запросу. Адрес электронной почты для направления запросов: i.ovchinnikov.65@mail.ru. Осмотр, по предварительной записи, производится с момента публикации сообщения о продаже имущества и до окончания приема заявок.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/428c816d-6940-4604-99ae-c65fbdae78e9</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3191611.93</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>30137.98</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46308.89734953704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46321.08363425926</v>
+        <v>46325.90526620371</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>