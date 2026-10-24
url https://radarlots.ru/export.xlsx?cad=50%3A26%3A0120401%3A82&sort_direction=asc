--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -822,47 +822,47 @@
           <t>Земельный участок площадью 1 021 м2, с кадастровым номером 50:26:0120401:82, с двухэтажным Жилым домом пло-щадью 67,2 м2, с кадастровым номером 50:26:0120401:614, рас-положенные по адресу: Московская область, г.о. Наро-Фоминский, тер. СНТ Березки Латышская, д. 14.
 Порядок ознакомления с имуществом должника:
 Ознакомление с информацией об имуществе проводится по предварительному согласованию 89254601332 (писать в телеграм с 10-19 МСК),а также путем направления письменного запроса на электронный адрес sidnev.arbitr@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a2cb1e79-6d67-4304-b66e-99bc21f43487</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>625342.08</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>612.48</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.90943287037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08079861111</v>
+        <v>46319.07902777778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>