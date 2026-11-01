--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -816,47 +816,47 @@
         <v>46336.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>земельный участок с кадастровым номером 50:23:0020274:322, расположенный по адресу: Московская область, Раменский район, сельское поселение Сафоновское, земельный участок расположен в северной части кадастрового квартала, категория земель: земли населенных пунктов, площадь земельного участка 1 400 кв. м.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2625dbf8-8830-4996-ab96-b14f8542899a</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1887900</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1348.5</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-3.451494771968854</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46306.09006944444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.10082175926</v>
+        <v>46327.09040509259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>