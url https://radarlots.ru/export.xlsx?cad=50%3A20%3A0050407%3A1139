--- v0 (2026-10-27)
+++ v1 (2026-10-29)
@@ -822,47 +822,47 @@
           <t>Жилой дом с кадастровым номером 50:20:0050407:1139, расположенный по адресу: Московская обл., Одинцовский район, д. Палицы, с/т "Хуторок", уч. 292, кол-во этажей: 3, площадью: 225.7 кв. м., расположенный на земельном участке с кадастровым номером 50:20:0050407:51, площадью 1000 кв. м., по адресу: Московская обл., Одинцовский р-он, д. Палицы, с/т "Хуторок", уч. 292.
 Порядок ознакомления с имуществом должника:
 В рабочие дни с 10:00 до 18:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по телефону +79858917377, е-mail: elenapetrova1972@gmail.com.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/53ebfa2e-3076-4c76-9d69-430c083cdd1d</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>5712643.36</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>25310.78</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46293.90163194444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46322.09969907408</v>
+        <v>46324.10096064815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>