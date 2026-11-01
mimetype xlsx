--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -816,47 +816,47 @@
       </c>
       <c r="AD2" s="4" t="n">
         <v>46330.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок площадью 906 кв. м., расположенный по адресу обл. Московская, р-н Одинцовский, с/о Аксиньинский, с. Аксиньино, уч.29, с/т «Аксиньино», кадастровый номер: 50:20:0050312:53 (право общей долевой собственности Антонова В.А. и Ямпольской О.В. по 1/2 доли в праве) Жилой дом площадью 819,9 кв. м., расположенный по адресу Московская область, Одинцовский район, Аксиньинский с. о., с. Аксиньино, с/т «Аксиньино», д. 29, кадастровый номер: 50:20:0050313:369 (право общей долевой собственности Антонова В.А. и Ямпольской О.В. по 1/2 доли в праве) Земельный участок площадью 906 кв. м., расположенный по адресу обл. Московская, р-н Одинцовский, с/о Аксиньинский, уч.28, в районе с. Аксиньино, с/т «Аксиньино», кадастровый номер 50:20:0050312:63 (право личной собственности Антонова В.А.) Жилой дом площадью 539, 2 кв. м., расположенный по адресу Московская область, Одинцовский район, Аксиньинский с. о., с. Аксиньино, с/т «Аксиньино», д.28, кадастровый номер: 50:20:0050313:333 (право личной собственности Антонова В.А.) Земельный участок площадью 906 кв. м., расположенный по адресу обл. Московская, р-н Одинцовский, с/о Аксиньинский, уч.22, в районе с. Аксиньино, с/т «Аксиньино», кадастровый номер: 50:20:0050312:62 (право личной собственности Антонова В.А.) движимое имущество, находящееся в домовладении, расположенном по адресу: Московская область, Одинцовский район, Аксиньинский с. о., с. Аксиньино, с/т «Аксиньино», д. 28, д. 29 (приведено в приложенном к извещению перечне имущества)
 Ознакомление с реализуемыми на торгах объектами недвижимости и движимым имуществом возможно по средам в течение всего срока приема заявок, в период времени с 12 до 14 часов в месте их нахождения по адресу: Московская область, Одинцовский район, Аксиньинский с. о., с. Аксиньино, с/т «Аксиньино», д. 28, д. 29, после подачи заявки на ознакомление по телефонному номеру финансового управляющего: 8-915-490-67-01 или направления на адрес электронной почты: artsob82@gmail.com. Документы об объектах недвижимости и фотоматериалы могут быть направлены заинтересованным лицам в виде скан-копий по их запросам, поступившим на адрес электронной почты финансового управляющего.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4bdfbcd0-e095-4707-99f4-8dc60a4e7ca3</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2827970.28</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3121.38</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46290.90300925926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.0819212963</v>
+        <v>46327.08221064815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>