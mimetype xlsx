--- v0 (2026-10-14)
+++ v1 (2026-10-15)
@@ -817,47 +817,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, земли населенных пунктов, ВРИ: ИЖС, площадь 500+/-0 кв. м, КН: 50:20:0050211:20, местоположение установлено относительно ориентира, расположенного в границах участка; почтовый адрес ориентира: Московская обл., Одинцовский р-н, с/о Успенский, п. Николина Гора, уч. 203/3, ЗАО «СКЗ-4»; земельный участок, земли населенных пунктов, ВРИ: для строительства объектов общественно-делового назначения, площадь 853 кв. м, КН: 50:20:0050211:53, местоположение установлено относительно ориентира, расположенного в границах участка; почтовый адрес ориентира: Московская обл., Одинцовский р-н, с/о Успенский, п. Николина Гора, земли общего пользования, ЗАО «СКЗ-4»; земельный участок, земли населенных пунктов, ВРИ: для ИЖС, площадь 1500 кв. м, КН: 50:20:0050211:395, местоположение установлено относительно ориентира, расположенного в границах участка; почтовый адрес ориентира: Московская обл., Одинцовский р-н, с/о Успенский, п. Николина Гора, уч. 203/2, ЗАО «СКЗ-4»; Объект незавершенного строительства, площадь застройки: 435 кв. м, степень готовности объекта незавершенного строительства: 1%, КН: 50:20:0050201:341, местоположение: Московская обл., Одинцовский р-н, пос. ДСК «Ранис», ЗАО «СКЗ-4», уч. 203/2,203/3. Имущество принадлежит на праве общей долевой собственности Опанасенко В.Ю. в размере 1/2 доли и Опанасенко Е.А. в размере 1/2 доли, что подтверждается выписками из ЕГРН от 15.05.2026 г. и реализуется в соответствии с Положением о порядке, о сроках, об условиях и о начальной цене имущества Опанасенко В.Ю., утвержденным Постановлением Девятого арбитражного апелляционного суда от 05.05.2026 по делу №А40-173490/22. Для информации: требования п. 1 ст. 250 ГК РФ, Постановления Конституционного Суда РФ от 16.05.2023 №23-П и п. 43 Обзора судебной практики по делам о банкротстве граждан (утв. Президиумом Верховного Суда 18.06.2025) соблюдены. От другого участника долевой собственности получен отказ от реализации преимущественного права</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/54cd3211-3940-4eb4-9394-ccb50f1f101a</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>6416280</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>12832.56</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46292.07010416667</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46309.08143518519</v>
+        <v>46310.8956712963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>