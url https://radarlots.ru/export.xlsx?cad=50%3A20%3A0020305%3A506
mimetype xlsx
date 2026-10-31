--- v0 (2026-10-27)
+++ v1 (2026-10-31)
@@ -753,60 +753,60 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Московская область, р-н Одинцовский, г Одинцово, тер ДСК Сельскохозяйственный</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:20:0020305:506</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>453.7</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>144081432</v>
+        <v>140806854</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>163728900</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>317569.83</v>
+        <v>310352.33</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>28816286.4</v>
+        <v>28161370.8</v>
       </c>
       <c r="P2" s="3" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>uTender</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>ЗЕМЦОВА СВЕТЛАНА ВИКТОРОВНА</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
@@ -823,47 +823,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Имущественный комплекс: 1. Жилое Здание, Кадастровый номер: 50:20:0020305:506, Местоположение: Московская область, р-н Одинцовский, г Одинцово, тер ДСК Сельскохозяйственный, Площадь: 453.7кв.М, номер государственной регистрации: 50:20:0020305:506-50/020/2017-1. 2. Земельный участок, Кадастровый номер: 50:20:0020305:453, Вид разрешенного использования: для дачного строительства, Местоположение: Московская область, Одинцовский район, пос. Баковка, ДСК "Сельскохозяйственный", уч. №130, 130 по генплану Площадь: 1000+/-22 кв. М, номер государственной регистрации: 50-50-20/053/2014-514. 3. Земельный участок, Кадастровый номер: 50:20:0020305:495, Вид разрешенного использования объекта недвижимости: для дачного строительства, Местоположение: Московская область, Одинцовский район, п. Баковка, ДСК "Сельскохозяйственный", уч. №129а по ГП,Площадь: 968 +/- 11 кв. М., номер государственной регистрации: 50:20:0020305:495-50/130/2020-5. 4. Нежилое Здание, Кадастровый номер: 50:20:0020301:576,Местоположение:Московская область, Одинцовский район, городское поселение Одинцово, ДСК"Сельскохозяйственный", ул.1 Мая, д.55, Площадь: 57.1 кв.м., номер государственной регистрации:50-50-66/076/2013-340.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e1ea7af1-8354-4226-92c6-dea48a6c3f65</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>19230050.39</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>42384.95</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46301.90322916667</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46322.10185185185</v>
+        <v>46326.10046296296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>