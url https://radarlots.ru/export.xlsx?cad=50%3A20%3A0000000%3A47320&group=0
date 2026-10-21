--- v0 (2026-10-20)
+++ v1 (2026-10-21)
@@ -824,47 +824,47 @@
 Имущество в силу ст. 256 Гражданского кодекса Российской Федерации, ст. 34 Семейного кодекса Российской Федерации, является общей совместной собственностью Баляна Романа Пайлаковича (дата рождения: 06.03.1957 г., место рождения: г. Рустави Грузинской ССР) и его бывшей супруги Балян Ольги Владимировны (05.09.1962 г.р., место рождения: г. Москва). Титульный собственник: Балян Ольга Владимировна.
 С имуществом, являющимся предметом продажи, и имеющимися в отношении этого имущества правоустанавливающими документами можно ознакомиться с момента публикации сообщения о продаже и до даты завершения продажи имущества, путем запроса соответствующих документов по электронной почте rublevskiy@bk.ru или по предварительной записи по телефону +79093873609.
 Финансовый управляющий сообщает о том, что доступ на территорию домовладения отсутствует, ключи отсутствуют.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/60adb13b-b49d-405f-84ba-711901f9ba58</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3075906.51</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>9078.83</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46290.90064814815</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46315.08405092593</v>
+        <v>46316.08356481481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>