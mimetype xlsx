--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -833,51 +833,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Здание, общ. пл. 131,9 кв.м., к/н: 50:14:0000000:140708; Земельный участок, общ. пл. 600+/-17 кв.м., к/н: 50:14:0040422:1795, адрес: МО, Щелковский р-н, пос. Свердловский, тер. СНТ "Здоровье", д. 3.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035310000000640_5</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2210090.19</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>16755.8</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46298.06503472223</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.0653125</v>
+        <v>46319.06505787037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000611_4</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035310000000611</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>4</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>