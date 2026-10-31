--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -820,47 +820,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок,расположенный по адресу:обл. Московская,муниципальный р-н Сергиево-Посадский,сельское поселение Васильевское, в р-не д.Ярыгино, СНТ "Имбушка",уч.№ 113. Описание:площадь 1203 кв.м., категория земли сельскохозяйственного назначения, разрешенное использование:для садоводства. Кадастровый (условный) номер: 50:05:0030153:48;строящийся жилой дом,расположенный на земельном участке; общая (проектная) площадь 90 кв. метров, этажность 1, а также постройки, на которые зарегистрировано право собственности,расположенные на земельном участке.
 Ознакомиться с порядком продажи имущества, получить дополнительную информацию об имуществе можно в рабочие дни с 09:00 до 16:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по телефону 79261496742, е-mail: fc1922sm@yandex.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/de527d52-199a-4add-b3e8-c32b9de92684</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>661914.66</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>550.22</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-5.390551917976858</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.90603009259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08200231481</v>
+        <v>46326.89585648148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>