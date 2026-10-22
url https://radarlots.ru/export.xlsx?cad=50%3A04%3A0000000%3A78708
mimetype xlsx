--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -823,47 +823,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>здание, общая площадь 91,2 кв. м, расположенное по адресу: 141851, Московская область, Дмитровский район, Кузяевский с.о., с. Игнатово, д. 242, кадастровый номер: 50:04:0000000:78708; земельный участок, общей площадью 1500+/- 14 кв. м, расположенный по адресу: 141851, обл. Московская, р-н Дмитровский, с/о Кузяевский, с. Игнатово, д. 57, кадастровый номер: 50:04:0180505:675, Ознакомление с имуществом производится по предварительной записи путем направления сообщения на e-mail: rimmadolubaeva@yandex.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/19fd56c0-18af-4b86-bc10-fd8b98b41a63</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3336901.51</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>36588.83</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46308.08833333333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08596064815</v>
+        <v>46318.08696759259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>