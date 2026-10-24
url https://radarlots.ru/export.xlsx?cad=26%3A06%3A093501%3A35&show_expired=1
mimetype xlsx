--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -826,51 +826,51 @@
 Техническая, 14, кадастровый № 26:06:093501:35.
 Ознакомление производится по месту нахождения имущества - Ставропольский край, Изобильненский район, пос. Солнечнодольск, ул. Техническая, д. 14 по предварительной записи путём направления запроса на эл. почту:a40-233407-22@mail.ru, 89154999758.
 Правоустанавливающая документация на объект недвижимости отсутствует.
 Объект недвижимости обременен ипотекой (залогом) в пользу конкурсного кредитора ООО «Интеройл» ИП Цурова Т.М. (ОГРНИП 321774600098012). Продажа имущества на торгах приводит к прекращению права залога - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.
 Права на земельные участки, на которых расположен Объект недвижимости, не входят в состав лотов. В отношении Объекта недвижимости наложены ограничения в виде запрета на совершение регистрационных действий, проводятся мероприятия по их снятию.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1c2c99e0-8f4d-4b1e-b569-36e04d3b6fbb</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>135184116.9</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>135184116.9</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.9846476047068811</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.90800925926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.92994212963</v>
+        <v>46318.91833333333</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:651c24c1-3b8c-4cbe-bccb-0766566e8937_25</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-9253/25</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>25</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>