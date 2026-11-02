--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -820,47 +820,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Недвижимое имущество: земельный участок, общей площадью 400 кв.м., кадастровый номер 23:44:0701001:1987, категория земель - Земли населенных пунктов, разрешенное использование - Для садоводства, расположенного по адресу: "Краснодарский край, р-н Кавказский, г. Кропоткин, СОТ""Железнодорожник"", линия 3, участок 36"
 Подробно с характеристиками имущества, условиями договора о задатке и договора купли-продажи можно ознакомиться у организатора торгов по рабочим дням (с момента начала приёма заявок) с 12.00 до 16.00 ч.; на сайте ЕФРСБ: http://fedresurs.ru, а так же на сайте ЗАО "Центр дистанционных торгов". Электронная почта nikita.iurist@gmail.com. Тел 8(977)119-25-85</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4d3425e3-0c6b-4dfb-a547-67c7522ef25f</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>49508</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>123.77</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.998464894562495</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46314.89675925926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.89444444444</v>
+        <v>46328.08040509259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>