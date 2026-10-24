--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -721,51 +721,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>torgi_gov:23000051770000001041_39</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>23000051770000001041</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>39</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Д-к: Аджемян Э.С. Гараж, площадь 23,1 кв.м., кадастровый номер 23:41:1003003:2225, земельный участок (размещение гаражей для собственных нужд), площадь 49 кв.м., кадастровый номер 23:41:1003003:2125. Адрес: Краснодарский край, г. Горячий ключ, территория ГСК Ерик, земельный участок 25, строение 25</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Гаражи и машиноместа</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>край Краснодарский г. Горячий ключ, территория ГСК Ерик, земельный участок 25, строение 25</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>23:41:1003003:2225</t>