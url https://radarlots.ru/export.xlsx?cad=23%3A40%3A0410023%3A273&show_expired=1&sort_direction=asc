--- v0 (2026-10-11)
+++ v1 (2026-10-25)
@@ -832,44 +832,175 @@
         <v>223009.48</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>42077.26</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.824992013792418</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46301.08041666666</v>
       </c>
       <c r="AR2" s="4" t="n">
         <v>46302.07997685186</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>fedresurs:98b10292-6ba1-4970-b410-8d75547c60f4_1</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>960000336713</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Нежилое помещение 10 в секторе Е, литер Б - 5,3 кв. м, адрес: Краснодарский край, г. Геленджик, ул. М. Горького, д. 19 / ул. Октябрьская, д. 12, этаж 2, кадастровый номер 23:40:0410023:273,…</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Нежилые помещения</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Краснодарский край, г. Геленджик, ул. М. Горького, д. 19 / ул. Октябрьская, д. 12, этаж 2</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>23:40:0410023:273</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>567000</v>
+      </c>
+      <c r="M3" s="3" t="n">
+        <v>567000</v>
+      </c>
+      <c r="N3" s="3" t="n">
+        <v>106981.13</v>
+      </c>
+      <c r="P3" s="3" t="n">
+        <v>28350</v>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>Российский аукционный дом</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Банк "Первомайский" (ПАО)</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>2310050140</t>
+        </is>
+      </c>
+      <c r="AC3" s="4" t="n">
+        <v>46349.58333333334</v>
+      </c>
+      <c r="AD3" s="4" t="n">
+        <v>46349.625</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Нежилое помещение 10 в секторе Е, литер Б - 5,3 кв. м, адрес: Краснодарский край, г. Геленджик, ул. М. Горького, д. 19 / ул. Октябрьская, д. 12, этаж 2, кадастровый номер 23:40:0410023:273, ограничения и обременения: наличие перепланировки/переустройства/реконструкции установить невозможно</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/98b10292-6ba1-4970-b410-8d75547c60f4</t>
+        </is>
+      </c>
+      <c r="AH3" s="3" t="n">
+        <v>223009.48</v>
+      </c>
+      <c r="AI3" s="3" t="n">
+        <v>42077.26</v>
+      </c>
+      <c r="AJ3" s="5" t="n">
+        <v>-1.542492812413176</v>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t>2/Этаж</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t>Нежилое</t>
+        </is>
+      </c>
+      <c r="AQ3" s="4" t="n">
+        <v>46319.09277777778</v>
+      </c>
+      <c r="AR3" s="4" t="n">
+        <v>46320.08783564815</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>