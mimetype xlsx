--- v0 (2026-10-11)
+++ v1 (2026-10-25)
@@ -999,44 +999,193 @@
         <v>349739.01</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>21722.92</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-3.18197558230636</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46291.06670138889</v>
       </c>
       <c r="AR3" s="4" t="n">
         <v>46293.06684027778</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>torgi_gov:23000050620000000104_17</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>23000050620000000104</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>17</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>(повт) Д-к Мартиросян Р.П. Нежилое помещение пл. 16,1 кв.м, КН 23:38:0112018:141, адрес:г. Армавир, ул. Шаумяна, д.6/9, пом. 26 (3 этаж). Обременение:арест, н/ц 1 243 210,00 руб., з-к 248 642,00 руб., ш/а 12 432,00 руб.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Нежилые помещения</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>край Краснодарский , г. Армавир, ул. Шаумяна, д. 6/9, пом. 26 (3 этаж)</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>23:38:0112018:141</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="n">
+        <v>16.1</v>
+      </c>
+      <c r="L4" s="3" t="n">
+        <v>1243210</v>
+      </c>
+      <c r="N4" s="3" t="n">
+        <v>77218.00999999999</v>
+      </c>
+      <c r="O4" s="3" t="n">
+        <v>248642</v>
+      </c>
+      <c r="P4" s="3" t="n">
+        <v>12432</v>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t>Обременение: арест</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>Иная собственность</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/LgaCrEapX4hwlSYHEZYPOQ/FqEmLusP8-eJsfgF_J9juA</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЛИЦ"</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>2311352182</t>
+        </is>
+      </c>
+      <c r="AC4" s="4" t="n">
+        <v>46309.41666666666</v>
+      </c>
+      <c r="AD4" s="4" t="n">
+        <v>46339.66666666666</v>
+      </c>
+      <c r="AE4" s="4" t="n">
+        <v>46344.41666666666</v>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>(повт) Д-к Мартиросян Р.П. Нежилое помещение пл. 16,1 кв.м, КН 23:38:0112018:141, адрес:г. Армавир, ул. Шаумяна, д.6/9, пом. 26 (3 этаж). Обременение:арест, н/ц 1 243 210,00 руб., з-к 248 642,00 руб., ш/а 12 432,00 руб.</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/23000050620000000104_17</t>
+        </is>
+      </c>
+      <c r="AH4" s="3" t="n">
+        <v>349739.01</v>
+      </c>
+      <c r="AI4" s="3" t="n">
+        <v>21722.92</v>
+      </c>
+      <c r="AJ4" s="5" t="n">
+        <v>-2.554679244960406</v>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t>3/Этаж</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t>Нежилое</t>
+        </is>
+      </c>
+      <c r="AQ4" s="4" t="n">
+        <v>46309.06788194444</v>
+      </c>
+      <c r="AR4" s="4" t="n">
+        <v>46320.06699074074</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>