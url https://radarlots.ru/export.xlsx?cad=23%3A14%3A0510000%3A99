--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -820,47 +820,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, площадь 4625210 +/- 20041 кв.м., назначение: данные отсутствуют, адрес (местонахождение): Россия, Краснодарский край, р-н Крыловский, ЗАО "СП Авангард Номер кварталов 41, 71, 72, 73, 61, 80, 79, 46, 45, 47, 39, 42, 40, 44, 82, 48, 53, 9, 7, 8, 54, 11, 49, 50, 51, 20, 56, 55, 18, 83, 81, 31, 3, 4 , 23, 70, 14, 16, 21, 74, 17, 37, 25, 26, 28, 30, 32, 34, 36, 27, 29, 22, 78., кадастровый (условный) номер: 23:14:0510000:99 Находится в долевой собственности, размер доли: Общая долевая собственность, доля в праве 1/406. Начальная цена продажи 2 250 000 рублей.
 Ознакомление с имуществом в натуре не предусмотрено. Все сведения об объекте содержатся в описании лота.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d74032db-9b61-4594-9140-74336d395802</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>54684358.3</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>14.3</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.9588547791370901</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46279.90148148148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.90956018519</v>
+        <v>46317.08525462963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>