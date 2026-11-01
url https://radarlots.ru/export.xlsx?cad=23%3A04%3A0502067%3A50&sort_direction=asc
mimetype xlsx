--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -814,47 +814,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель Земли населенных пунктов, кадастровый (условный) номер 23:04:0502067:50, расположенный по адресу: Россия, Краснодарский край, Брюховецкий район, станица Брюховецкая, ул.Олега Кошевого, д.75
 и расположенный на участке
 Жилой дом, назначение Жилое, кадастровый номер 23:04:0502067:87, расположенный по адресу: Россия, Краснодарский край, Брюховецкий район, станица Брюховецкая, ул.Олега Кошевого, д.75
 Имущество обременено залогом ООО «Группа Компаний "Южная Корона"» на основании договора последующего залога (ипотеки) недвижимого имущества от 16.12.2021г.
 Ознакомиться с имуществом с 11:00 (мск) до 16:00 (мск) начиная с 20.08.2026г. по 10.11.2026г. включительно по адресу: Россия, Краснодарский край, Брюховецкий район, станица Брюховецкая, ул.Олега Кошевого, д.75, предварительно согласовав дату и время своего визита по телефону 8(988)4614065 или Djabievaleksey@gmail.com.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/cc0024e6-eb7a-49a6-92b8-67f599084cb2</t>
         </is>
       </c>
       <c r="AH2" s="2" t="n">
         <v>913720</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>913.72</v>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46278.07287037037</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.09263888889</v>
+        <v>46327.08890046296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>