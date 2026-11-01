--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>14308492.03</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.355209197401356</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>12/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46294.06290509259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.06298611111</v>
+        <v>46327.06289351852</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034001_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000005000000034001</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -986,51 +986,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>15308509.28</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>154319.65</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.2430341617168881</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46294.06290509259</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46326.06298611111</v>
+        <v>46327.06289351852</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034329_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000005000000034329</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1130,51 +1130,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>14355559.44</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.3589857003859127</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46305.06296296296</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46326.06298611111</v>
+        <v>46327.06289351852</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034394_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000005000000034394</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1274,51 +1274,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>6168373.56</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>70657.2</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-1.396255650898031</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46309.06333333333</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034555_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000005000000034555</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1418,51 +1418,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>14339870.3</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.3805564196769617</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46315.06309027778</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46326.06298611111</v>
+        <v>46327.06289351852</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034556_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>21000005000000034556</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1562,51 +1562,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>14276663.78</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>157231.98</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.3786134003920627</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>8/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46315.06309027778</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46326.06298611111</v>
+        <v>46327.06289351852</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034770_1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>21000005000000034770</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1706,51 +1706,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>14324181.17</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-0.3009469636580979</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46326.06298611111</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034771_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>21000005000000034771</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1850,51 +1850,51 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>14308492.03</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-0.3009756696212802</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46326.06298611111</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034773_1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>21000005000000034773</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1994,51 +1994,51 @@
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>14324181.17</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>-0.3009469636580979</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>14/Этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46326.06298611111</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034774_1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>21000005000000034774</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2138,51 +2138,51 @@
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>15277645.35</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>154319.65</v>
       </c>
       <c r="AJ11" s="5" t="n">
         <v>-0.2275451858162161</v>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>4/Этаж</t>
         </is>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46326.06297453704</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034775_1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>21000005000000034775</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2283,51 +2283,51 @@
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>15308509.28</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>154319.65</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-0.2315372878684372</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46326.06297453704</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034804_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>21000005000000034804</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2427,51 +2427,51 @@
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>14355559.44</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ13" s="5" t="n">
         <v>-0.3006111031782959</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46326.12165509259</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034805_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>21000005000000034805</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>1</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2571,51 +2571,51 @@
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>14324181.17</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ14" s="5" t="n">
         <v>-0.3009469636580979</v>
       </c>
       <c r="AK14" t="inlineStr">
         <is>
           <t>12/Этаж</t>
         </is>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46326.12158564815</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034806_1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>21000005000000034806</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>1</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2715,51 +2715,51 @@
         </is>
       </c>
       <c r="AH15" s="3" t="n">
         <v>14355559.44</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ15" s="5" t="n">
         <v>-0.3006111031782959</v>
       </c>
       <c r="AK15" t="inlineStr">
         <is>
           <t>13/Этаж</t>
         </is>
       </c>
       <c r="AL15" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46326.1215162037</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034809_1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>21000005000000034809</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>1</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2859,51 +2859,51 @@
         </is>
       </c>
       <c r="AH16" s="3" t="n">
         <v>15339373.21</v>
       </c>
       <c r="AI16" s="3" t="n">
         <v>154319.65</v>
       </c>
       <c r="AJ16" s="5" t="n">
         <v>-0.2310802887101799</v>
       </c>
       <c r="AK16" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL16" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46326.12144675926</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034810_1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>21000005000000034810</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>1</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3003,47 +3003,47 @@
         </is>
       </c>
       <c r="AH17" s="3" t="n">
         <v>14324181.17</v>
       </c>
       <c r="AI17" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ17" s="5" t="n">
         <v>-0.3009469636580979</v>
       </c>
       <c r="AK17" t="inlineStr">
         <is>
           <t>7/Этаж</t>
         </is>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ17" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR17" s="4" t="n">
-        <v>46326.12138888889</v>
+        <v>46327.06288194445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>