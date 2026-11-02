--- v1 (2026-11-01)
+++ v2 (2026-11-02)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>14308492.03</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.355209197401356</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>12/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46294.06290509259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.06289351852</v>
+        <v>46328.06289351852</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034001_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000005000000034001</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -986,51 +986,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>15308509.28</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>154319.65</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.2430341617168881</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46294.06290509259</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46327.06289351852</v>
+        <v>46328.06289351852</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034329_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000005000000034329</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1130,51 +1130,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>14355559.44</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.3589857003859127</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46305.06296296296</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46327.06289351852</v>
+        <v>46328.06289351852</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034394_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000005000000034394</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1274,51 +1274,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>6168373.56</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>70657.2</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-1.396255650898031</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46309.06333333333</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46327.06310185185</v>
+        <v>46328.06310185185</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034555_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000005000000034555</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1418,51 +1418,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>14339870.3</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.3805564196769617</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46315.06309027778</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46327.06289351852</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034556_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>21000005000000034556</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1562,51 +1562,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>14276663.78</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>157231.98</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.3786134003920627</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>8/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46315.06309027778</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46327.06289351852</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034770_1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>21000005000000034770</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1706,51 +1706,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>14324181.17</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-0.3009469636580979</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034771_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>21000005000000034771</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1850,51 +1850,51 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>14308492.03</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-0.3009756696212802</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034773_1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>21000005000000034773</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1994,51 +1994,51 @@
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>14324181.17</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>-0.3009469636580979</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>14/Этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034774_1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>21000005000000034774</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2138,51 +2138,51 @@
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>15277645.35</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>154319.65</v>
       </c>
       <c r="AJ11" s="5" t="n">
         <v>-0.2275451858162161</v>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>4/Этаж</t>
         </is>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034775_1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>21000005000000034775</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2283,51 +2283,51 @@
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>15308509.28</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>154319.65</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-0.2315372878684372</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46325.06305555555</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034804_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>21000005000000034804</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2427,51 +2427,51 @@
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>14355559.44</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ13" s="5" t="n">
         <v>-0.3006111031782959</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034805_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>21000005000000034805</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>1</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2571,51 +2571,51 @@
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>14324181.17</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ14" s="5" t="n">
         <v>-0.3009469636580979</v>
       </c>
       <c r="AK14" t="inlineStr">
         <is>
           <t>12/Этаж</t>
         </is>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034806_1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>21000005000000034806</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>1</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2715,51 +2715,51 @@
         </is>
       </c>
       <c r="AH15" s="3" t="n">
         <v>14355559.44</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ15" s="5" t="n">
         <v>-0.3006111031782959</v>
       </c>
       <c r="AK15" t="inlineStr">
         <is>
           <t>13/Этаж</t>
         </is>
       </c>
       <c r="AL15" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034809_1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>21000005000000034809</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>1</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2859,51 +2859,51 @@
         </is>
       </c>
       <c r="AH16" s="3" t="n">
         <v>15339373.21</v>
       </c>
       <c r="AI16" s="3" t="n">
         <v>154319.65</v>
       </c>
       <c r="AJ16" s="5" t="n">
         <v>-0.2310802887101799</v>
       </c>
       <c r="AK16" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL16" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034810_1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>21000005000000034810</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>1</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3003,47 +3003,47 @@
         </is>
       </c>
       <c r="AH17" s="3" t="n">
         <v>14324181.17</v>
       </c>
       <c r="AI17" s="3" t="n">
         <v>156891.36</v>
       </c>
       <c r="AJ17" s="5" t="n">
         <v>-0.3009469636580979</v>
       </c>
       <c r="AK17" t="inlineStr">
         <is>
           <t>7/Этаж</t>
         </is>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ17" s="4" t="n">
         <v>46326.06297453704</v>
       </c>
       <c r="AR17" s="4" t="n">
-        <v>46327.06288194445</v>
+        <v>46328.06288194445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>