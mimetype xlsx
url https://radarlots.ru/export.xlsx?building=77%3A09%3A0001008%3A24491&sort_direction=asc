--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>16814429.33</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>82504.56</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.509808639458595</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46312.06322916667</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034483_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000005000000034483</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -986,51 +986,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>12342682.18</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>82504.56</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-1.631599803536382</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46312.06322916667</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034485_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000005000000034485</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1130,51 +1130,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>8250456</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>82504.56</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-1.799724039495514</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46312.06322916667</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034486_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000005000000034486</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1274,51 +1274,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>6963384.86</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>82504.56</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-1.875469387742558</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46312.06322916667</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034489_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000005000000034489</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1418,51 +1418,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>7681174.54</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>82504.56</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-1.830686880863405</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46312.06322916667</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034498_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>21000005000000034498</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1562,51 +1562,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>19858847.59</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>82504.56</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-1.369422484701188</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>1/Этаж, 2/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46312.06322916667</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034499_1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>21000005000000034499</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1706,51 +1706,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>9034249.32</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>82504.56</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-1.765143966604632</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46312.06322916667</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034500_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>21000005000000034500</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1850,47 +1850,47 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>8118448.7</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>82504.56</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-1.809280546417692</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46312.06322916667</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46326.06319444445</v>
+        <v>46327.06310185185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>