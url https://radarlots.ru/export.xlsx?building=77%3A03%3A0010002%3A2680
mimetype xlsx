--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -843,51 +843,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4370954.52</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>66732.13</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.112134875290352</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46319.06319444445</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.06310185185</v>
+        <v>46328.06310185185</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034699_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000005000000034699</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -987,51 +987,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>13139556.4</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>66732.13</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-1.729924733227676</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46319.06319444445</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46327.06310185185</v>
+        <v>46328.06310185185</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034359_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000005000000034359</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1131,51 +1131,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>14007074.09</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>66732.13</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-1.729977706571837</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46308.06336805555</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46327.06310185185</v>
+        <v>46328.06310185185</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034365_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000005000000034365</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1275,51 +1275,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>14080479.43</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>66732.13</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-1.699268884198782</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46308.06336805555</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46327.06310185185</v>
+        <v>46328.06310185185</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034366_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000005000000034366</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1419,47 +1419,47 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>5839061.38</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>66732.13</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-2.042954825044158</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46308.06336805555</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46327.06310185185</v>
+        <v>46328.06310185185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>