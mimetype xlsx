--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1247027.1</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>113366.1</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.02243166968865373</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46290.06384259259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46312.06460648148</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000583_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035330000000583</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>