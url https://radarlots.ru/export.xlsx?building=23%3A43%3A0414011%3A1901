--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -826,51 +826,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/57b460ec-6477-434d-96cd-efa9eb5a9866</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>236693.8</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.894034402253038</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46296.9087037037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08576388889</v>
+        <v>46327.08377314815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c44e10a0-0839-44d3-b9b6-d7d7f62ebae7_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>237735-МЭТС-2</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -954,51 +954,51 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c44e10a0-0839-44d3-b9b6-d7d7f62ebae7</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>238421.5</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-1.894034304792144</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46296.90814814815</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46326.08569444445</v>
+        <v>46327.08370370371</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:e3cdac10-4bdb-479c-a91d-ec1b945d522f_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>237735-МЭТС-3</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1082,51 +1082,51 @@
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e3cdac10-4bdb-479c-a91d-ec1b945d522f</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>241876.88</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-1.894034353345388</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46296.90773148148</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46326.08541666667</v>
+        <v>46327.08363425926</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:042e86d8-73c5-4aa9-8f7d-59d58aed9407_4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>237735-МЭТС-4</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>4</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1210,51 +1210,51 @@
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/042e86d8-73c5-4aa9-8f7d-59d58aed9407</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>243604.57</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-1.894034377105487</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46296.90724537037</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46326.08527777778</v>
+        <v>46327.08356481481</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:2df9ab7d-a9ae-4c8e-be23-60b10713b67d_5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>237735-МЭТС-5</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>5</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1338,51 +1338,51 @@
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2df9ab7d-a9ae-4c8e-be23-60b10713b67d</t>
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>241876.88</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-1.894034353345388</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46296.90662037037</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46326.085</v>
+        <v>46327.08350694444</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:1d3c9d44-c4e5-4c0c-a976-deda3b85db53_6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>237735-МЭТС-6</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1466,51 +1466,51 @@
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1d3c9d44-c4e5-4c0c-a976-deda3b85db53</t>
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>259153.8</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-1.894034353345388</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46296.90606481482</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46326.08486111111</v>
+        <v>46327.08344907407</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:c9a67594-9753-4822-9f47-6a922f98547b_7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>237735-МЭТС-7</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>7</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1594,51 +1594,51 @@
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c9a67594-9753-4822-9f47-6a922f98547b</t>
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>241876.88</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-1.894034353345388</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46296.90550925926</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46326.08465277778</v>
+        <v>46327.08339120371</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:0a1f7508-36be-4a62-85d6-d34d4ddf965e_8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>237735-МЭТС-8</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>8</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1722,51 +1722,51 @@
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0a1f7508-36be-4a62-85d6-d34d4ddf965e</t>
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>243604.57</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-1.894034377105487</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46296.90488425926</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46326.08444444444</v>
+        <v>46327.08333333334</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:609afbec-1c8e-43c9-8bf8-a221603ec58a_9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>237735-МЭТС-9</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>9</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1850,51 +1850,51 @@
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/609afbec-1c8e-43c9-8bf8-a221603ec58a</t>
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>233238.42</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>-1.894034353345388</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46296.90424768518</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46326.08416666667</v>
+        <v>46327.08325231481</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>fedresurs:43a6f6fd-9e61-4d0b-929d-4d892bd4d57a_10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>237735-МЭТС-10</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>10</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1978,51 +1978,51 @@
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/43a6f6fd-9e61-4d0b-929d-4d892bd4d57a</t>
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>229783.04</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ11" s="5" t="n">
         <v>-1.894034302966833</v>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46296.90363425926</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46326.08403935185</v>
+        <v>46327.08319444444</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>fedresurs:0a342826-1b27-4d92-a71c-86f3d73b79df_11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>237735-МЭТС-11</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>11</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2106,51 +2106,51 @@
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0a342826-1b27-4d92-a71c-86f3d73b79df</t>
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>241876.88</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-1.894034353345388</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46296.90313657407</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46326.08388888889</v>
+        <v>46327.08313657407</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>fedresurs:0d40519f-443d-4079-b912-3e5620ad949d_12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>237735-МЭТС-12</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>12</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2234,51 +2234,51 @@
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0d40519f-443d-4079-b912-3e5620ad949d</t>
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>250515.34</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ13" s="5" t="n">
         <v>-1.894034353345388</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46296.90244212963</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46326.08383101852</v>
+        <v>46327.08309027777</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>fedresurs:dab099c8-fb23-438b-a190-de5bc2e0e429_13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>237735-МЭТС-13</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>13</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2362,51 +2362,51 @@
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/dab099c8-fb23-438b-a190-de5bc2e0e429</t>
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>259153.8</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ14" s="5" t="n">
         <v>-1.894034353345388</v>
       </c>
       <c r="AK14" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46296.90172453703</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46326.08368055556</v>
+        <v>46327.0830324074</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>fedresurs:b48745b9-3a2a-4647-a4f6-60f5678ab131_14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>237735-МЭТС-14</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>14</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2490,51 +2490,51 @@
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b48745b9-3a2a-4647-a4f6-60f5678ab131</t>
         </is>
       </c>
       <c r="AH15" s="3" t="n">
         <v>248787.65</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ15" s="5" t="n">
         <v>-1.894034330080292</v>
       </c>
       <c r="AK15" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46296.90109953703</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46326.08361111111</v>
+        <v>46327.08297453704</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:62630dc8-7154-4cea-b846-c07d00349528_15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>237735-МЭТС-15</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>15</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2618,47 +2618,47 @@
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/62630dc8-7154-4cea-b846-c07d00349528</t>
         </is>
       </c>
       <c r="AH16" s="3" t="n">
         <v>245332.26</v>
       </c>
       <c r="AI16" s="3" t="n">
         <v>17276.92</v>
       </c>
       <c r="AJ16" s="5" t="n">
         <v>-1.894034400530937</v>
       </c>
       <c r="AK16" t="inlineStr">
         <is>
           <t>6/Этаж</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46296.90039351852</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46326.08341435185</v>
+        <v>46327.08291666667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>