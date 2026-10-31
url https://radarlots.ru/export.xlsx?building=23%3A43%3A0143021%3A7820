--- v0 (2026-10-22)
+++ v1 (2026-10-31)
@@ -754,57 +754,57 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Краснодарский край, г. Краснодар, ул. им. краеведа Соловьёва В.А., д.2, корп. 1, кв. 12, количество комнат 1, общая</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>23:43:0143021:8020</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>33.4</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>3904923</v>
+        <v>3864247</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>4067628</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>116913.86</v>
+        <v>115696.02</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Нахтигаль Вероника Сергеевна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>420541666296</t>
         </is>
@@ -814,63 +814,63 @@
       </c>
       <c r="AD2" s="4" t="n">
         <v>46373.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Квартира в многоквартирном жилом доме, расположенная по
 адресу: Краснодарский край, г. Краснодар, ул. им. краеведа Соловьёва В.А., д.2, корп. 1, кв. 12, количество комнат 1, общая площадь 33.4 кв.м., этаж 2, кадастровый номер: 23:43:0143021:8020.
 Ознакомление с имуществом проводится на основании предварительной письменной заявки, направленной на электронный адрес организатора торгов nikta81@mail.ru.
 Ознакомление проводится в рабочие дни с 10:00 до 17:00 местного времени (мск+1).
 Место ознакомления с имуществом: Российская Федерация, г. Краснодар, ул. им. краеведа Соловьёва В.А., д.2, корп. 1, кв. 12.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6bcd78cd-861b-4c4f-b558-b2a5124bba1d</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2005659.65</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>60049.69</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>-0.946951966650972</v>
+        <v>-0.9266713572265366</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46288.8855787037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.89868055555</v>
+        <v>46318.89929398148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>