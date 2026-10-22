--- v0 (2026-10-20)
+++ v1 (2026-10-22)
@@ -847,51 +847,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>349739.01</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>21722.92</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.554679244960406</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46315.0674074074</v>
+        <v>46317.06707175926</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_18</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>18</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -996,51 +996,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>9251791.630000001</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>21722.92</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-1.568239315177919</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46315.0674074074</v>
+        <v>46317.06707175926</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_19</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>19</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1145,51 +1145,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>1265446.85</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>15857.73</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.9181050551431693</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>-1/Подвал</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46315.0674074074</v>
+        <v>46317.06707175926</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:23000050620000000104_20</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>23000050620000000104</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>20</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1294,47 +1294,47 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>9527672.710000001</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>21722.92</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-1.825124856750038</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46309.06788194444</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46315.0674074074</v>
+        <v>46317.06707175926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>