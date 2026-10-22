--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -827,51 +827,51 @@
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/57bce3d2-d211-4e81-bc84-62b01a572a2c</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>7792053.73</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>7222.89</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж, 2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46296.9016550926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46315.91989583334</v>
+        <v>46316.92037037037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:92dbf61e-ad5d-4321-a111-97a8db9e81a7_6</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>237728-МЭТС-6</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>6</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -957,47 +957,47 @@
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/92dbf61e-ad5d-4321-a111-97a8db9e81a7</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>41631187.03</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>5177.3</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>1/Этаж, 2/Этаж, 3/Этаж, 4/Этаж, 5/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46296.90096064815</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46315.91988425926</v>
+        <v>46316.92037037037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>